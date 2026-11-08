--- v0 (2026-09-26)
+++ v1 (2026-11-08)
@@ -2,201 +2,215 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uab.sharepoint.com/sites/OGD/Documentos compartidos/General/Unitat OGD/MEMÒRIES ACADÈMIQUES - WEB DADES/MEMÒRIA 2025-26/Web UAB en dades/3. Recerca/3.1. Finançament de la recerca/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{39B904CA-66F0-4562-A990-DDA16F0F9D99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B2B83B57-1E12-4CBB-8802-EE146CB991E9}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="8_{39B904CA-66F0-4562-A990-DDA16F0F9D99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B4B25F74-5B62-4E53-8840-D3DE89230D30}"/>
   <bookViews>
-    <workbookView xWindow="31050" yWindow="900" windowWidth="24540" windowHeight="13815" xr2:uid="{A420ABFC-AC13-476E-AB0E-A0A34EF18F37}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A420ABFC-AC13-476E-AB0E-A0A34EF18F37}"/>
   </bookViews>
   <sheets>
     <sheet name="Convenis de recerca 2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="17">
   <si>
     <t>Grup UAB-Esfera</t>
   </si>
   <si>
     <t>Sector finançador</t>
   </si>
   <si>
     <t>UAB</t>
   </si>
   <si>
     <t>Sector Empresa</t>
   </si>
   <si>
     <t>Sector Administració Pública</t>
   </si>
   <si>
     <t>Sector Ensenyament Superior</t>
   </si>
   <si>
     <t>Sector IPSFL</t>
   </si>
   <si>
     <t xml:space="preserve">Sector Estranger </t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Esfera</t>
   </si>
   <si>
     <t>OGD , Oficina de Govern de les Dades</t>
   </si>
   <si>
     <t>Nombre i import dels convenis de recerca</t>
   </si>
   <si>
     <t>Import (€)</t>
   </si>
   <si>
     <t>Nombre de Convenis</t>
   </si>
   <si>
     <t>Any de l'ajut: 2025</t>
   </si>
   <si>
-    <t>Data de les dades: 6/09/2026</t>
+    <t>Data de les dades: 27/09/2026</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="thin">
@@ -237,130 +251,182 @@
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right/>
-      <top/>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
@@ -660,311 +726,365 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1FC38B4-16F4-4360-87D1-59D1CAB53621}">
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15" customWidth="1"/>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="32.85546875" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" customWidth="1"/>
-    <col min="4" max="4" width="27" customWidth="1"/>
+    <col min="4" max="4" width="25.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="16" t="s">
+    <row r="3" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="16"/>
-[...4 lines deleted...]
-      <c r="A4" s="16" t="s">
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+    </row>
+    <row r="4" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="16"/>
-[...1 lines deleted...]
-      <c r="D4" s="16"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="6">
         <v>2321703.9900000002</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="8">
         <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="17"/>
-      <c r="B8" s="5" t="s">
+      <c r="A8" s="16"/>
+      <c r="B8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="6">
-        <v>2490510.9500000002</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>2497781.9500000002</v>
+      </c>
+      <c r="D8" s="8">
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="17"/>
-      <c r="B9" s="5" t="s">
+      <c r="A9" s="16"/>
+      <c r="B9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="6">
         <v>478835.85</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="17"/>
-      <c r="B10" s="5" t="s">
+      <c r="A10" s="16"/>
+      <c r="B10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="6">
-        <v>809538.27</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>815867.39</v>
+      </c>
+      <c r="D10" s="8">
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="17"/>
-      <c r="B11" s="5" t="s">
+      <c r="A11" s="16"/>
+      <c r="B11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="6">
-        <v>387569.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>402449.8</v>
+      </c>
+      <c r="D11" s="8">
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="17"/>
-      <c r="B12" s="7" t="s">
+      <c r="A12" s="16"/>
+      <c r="B12" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="8">
-[...3 lines deleted...]
-        <v>396</v>
+      <c r="C12" s="7">
+        <v>6516638.9800000004</v>
+      </c>
+      <c r="D12" s="9">
+        <v>397</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="17" t="s">
+      <c r="A13" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="6">
         <v>3705283.6</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="8">
         <v>248</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="17"/>
-      <c r="B14" s="5" t="s">
+      <c r="A14" s="16"/>
+      <c r="B14" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="6">
         <v>2021589.92</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="8">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="17"/>
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="16"/>
+      <c r="B15" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>257475</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="8">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="17"/>
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="16"/>
+      <c r="B16" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>1296535.49</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="8">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A17" s="17"/>
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="16"/>
+      <c r="B17" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="6">
         <v>160911.85</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="8">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="17"/>
-      <c r="B18" s="7" t="s">
+      <c r="A18" s="16"/>
+      <c r="B18" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="7">
         <v>7441795.8600000003</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D18" s="9">
         <v>356</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="6">
+        <v>6026987.5899999999</v>
+      </c>
+      <c r="D19" s="8">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="15"/>
+      <c r="B20" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="6">
+        <v>4519371.87</v>
+      </c>
+      <c r="D20" s="8">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="15"/>
+      <c r="B21" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="6">
+        <v>736310.85</v>
+      </c>
+      <c r="D21" s="8">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="15"/>
+      <c r="B22" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="6">
+        <v>2112402.88</v>
+      </c>
+      <c r="D22" s="8">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="15"/>
+      <c r="B23" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="6">
+        <v>563361.65</v>
+      </c>
+      <c r="D23" s="8">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="16"/>
+      <c r="B24" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="10"/>
-[...8 lines deleted...]
-      <c r="A21" s="18" t="s">
+      <c r="C24" s="18">
+        <v>13958434.84</v>
+      </c>
+      <c r="D24" s="19">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="18"/>
-[...1 lines deleted...]
-      <c r="D21" s="18"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A7:A12"/>
     <mergeCell ref="A13:A18"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A19:A24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b04e3717-011e-4302-a25a-3d486db191dc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000497BCB9CCBCE64E82515F87CE0C36C1" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="7b359e6bffa232a701509dde48586be6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b04e3717-011e-4302-a25a-3d486db191dc" xmlns:ns3="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ca1c111c285f23b56e20236dfb2402a" ns2:_="" ns3:_="">
     <xsd:import namespace="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <xsd:import namespace="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -1161,90 +1281,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5A0D6F2-8DBC-4C41-87E0-1274A0D189AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA8F18B4-7918-44D8-B8CE-4AAB74B688A6}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55ACA55A-BF39-4166-9D61-2341B687BAD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA8F18B4-7918-44D8-B8CE-4AAB74B688A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Convenis de recerca 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>