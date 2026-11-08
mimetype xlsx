--- v0 (2026-09-26)
+++ v1 (2026-11-08)
@@ -7,83 +7,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uab.sharepoint.com/sites/OGD/Documentos compartidos/General/Unitat OGD/MEMÒRIES ACADÈMIQUES - WEB DADES/MEMÒRIA 2025-26/Web UAB en dades/3. Recerca/3.1. Finançament de la recerca/DEFINITIU/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uab.sharepoint.com/sites/OGD/Documentos compartidos/General/Unitat OGD/MEMÒRIES ACADÈMIQUES - WEB DADES/MEMÒRIA 2025-26/Web UAB en dades/3. Recerca/3.1. Finançament de la recerca/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="23" documentId="8_{C0E2D4BE-07A1-4CA3-BC20-57727C1E598C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9688BB0E-2A66-475C-8C98-67B1429DA954}"/>
+  <xr:revisionPtr revIDLastSave="94" documentId="8_{C0E2D4BE-07A1-4CA3-BC20-57727C1E598C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3E4582B3-88E6-4A5C-B5D7-74875FCF4B20}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A3AA47A3-0C7A-4FF2-A2BD-D87E71F066E2}"/>
   </bookViews>
   <sheets>
     <sheet name="Finançament per procedència" sheetId="1" r:id="rId1"/>
     <sheet name="Finançament per capítols" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="32">
   <si>
     <t>Grup UAB-Esfera</t>
   </si>
   <si>
     <t>Sector finançador</t>
   </si>
   <si>
     <t>UAB</t>
   </si>
   <si>
     <t>Sector Empresa</t>
   </si>
   <si>
     <t>Sector Administració Pública</t>
   </si>
   <si>
     <t>Sector Ensenyament Superior</t>
   </si>
   <si>
     <t>Sector IPSFL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -122,134 +122,148 @@
   <si>
     <t>Projectes Educatius</t>
   </si>
   <si>
     <t>Convenis Ens Vinculats</t>
   </si>
   <si>
     <t>OGD , Oficina de Govern de les Dades</t>
   </si>
   <si>
     <t>Capítol</t>
   </si>
   <si>
     <t>Any de l'ajut: 2025</t>
   </si>
   <si>
     <t>Finançament de la recerca de l'any 2025 per procedència dels fons</t>
   </si>
   <si>
     <t>Finançament de la recerca de l'any 2025 per capítols</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>Data de les dades: 20/09/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Sector Estranger</t>
   </si>
   <si>
-    <t>Sense assignar</t>
-[...1 lines deleted...]
-  <si>
     <t>Sector Privat</t>
+  </si>
+  <si>
+    <t>Finançament Específic</t>
+  </si>
+  <si>
+    <t>Infraestructura</t>
+  </si>
+  <si>
+    <t>Data de les dades: 27/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="thin">
@@ -305,162 +319,227 @@
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="thin">
         <color rgb="FFC0C0C0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color rgb="FFC0C0C0"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FFC0C0C0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC0C0C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC0C0C0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFC0C0C0"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
@@ -767,713 +846,713 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BD61EFD-F9ED-43C4-BF37-C956F4903719}">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.140625" customWidth="1"/>
+    <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="13.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="3" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A4" s="16" t="s">
+    <row r="3" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+    </row>
+    <row r="4" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="16"/>
-      <c r="C4" s="16"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="2">
-[...2 lines deleted...]
-      <c r="F7" s="8"/>
+      <c r="C7" s="12">
+        <v>86889889.009999901</v>
+      </c>
+      <c r="F7" s="6"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="18"/>
-      <c r="B8" s="10" t="s">
+      <c r="A8" s="19"/>
+      <c r="B8" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="2">
-[...2 lines deleted...]
-      <c r="F8" s="8"/>
+      <c r="C8" s="12">
+        <v>2630703.9900000002</v>
+      </c>
+      <c r="F8" s="6"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="18"/>
-      <c r="B9" s="10" t="s">
+      <c r="A9" s="19"/>
+      <c r="B9" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="2">
-[...2 lines deleted...]
-      <c r="F9" s="8"/>
+      <c r="C9" s="12">
+        <v>2382959.41</v>
+      </c>
+      <c r="F9" s="6"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="18"/>
-      <c r="B10" s="10" t="s">
+      <c r="A10" s="19"/>
+      <c r="B10" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="12">
+        <v>1390862.45</v>
+      </c>
+      <c r="F10" s="6"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="19"/>
+      <c r="B11" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="12">
+        <v>4467990.04</v>
+      </c>
+      <c r="F11" s="6"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="19"/>
+      <c r="B12" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="2">
-[...6 lines deleted...]
-      <c r="B11" s="10" t="s">
+      <c r="C12" s="12">
+        <v>1679148.39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="20"/>
+      <c r="B13" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="14">
+        <v>99441553.289999902</v>
+      </c>
+      <c r="E13" s="6"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="12">
+        <v>16423952.539999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="20"/>
+      <c r="B15" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="12">
+        <v>3755282.96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="20"/>
+      <c r="B16" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="12">
+        <v>440019.34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="20"/>
+      <c r="B17" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="12">
+        <v>487956.85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="20"/>
+      <c r="B18" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="2">
-[...15 lines deleted...]
-      <c r="B13" s="11" t="s">
+      <c r="C18" s="12">
+        <v>2203461.33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="20"/>
+      <c r="B19" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="3">
-[...7 lines deleted...]
-      <c r="B14" s="10" t="s">
+      <c r="C19" s="14">
+        <v>23310673.02</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="2">
-[...5 lines deleted...]
-      <c r="B15" s="10" t="s">
+      <c r="C20" s="2">
+        <v>103313841.54999989</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="19"/>
+      <c r="B21" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="2">
-[...5 lines deleted...]
-      <c r="B16" s="10" t="s">
+      <c r="C21" s="2">
+        <v>6385986.9500000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="19"/>
+      <c r="B22" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="2">
-[...5 lines deleted...]
-      <c r="B17" s="10" t="s">
+      <c r="C22" s="2">
+        <v>2822978.75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="19"/>
+      <c r="B23" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="2">
+        <v>1878819.2999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="19"/>
+      <c r="B24" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="2">
+        <v>6671451.3700000001</v>
+      </c>
+      <c r="E24" s="6"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="19"/>
+      <c r="B25" s="7" t="s">
         <v>28</v>
-      </c>
-[...73 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C25" s="2">
         <v>1679148.39</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B26" s="12" t="s">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="20"/>
+      <c r="B26" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C26" s="9">
-[...4 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="C26" s="15">
+        <v>122752226.31</v>
+      </c>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="15"/>
-      <c r="C28" s="15"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A7:A13"/>
     <mergeCell ref="A14:A19"/>
     <mergeCell ref="A20:A26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3547649F-A94C-45B2-98B3-90B42D2C4087}">
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="2" width="30.28515625" customWidth="1"/>
     <col min="3" max="3" width="27.85546875" customWidth="1"/>
     <col min="4" max="5" width="13.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A4" s="16" t="s">
+    <row r="3" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+    </row>
+    <row r="4" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="16"/>
-      <c r="C4" s="16"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" s="13" t="s">
+      <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="2">
-        <v>19571120.149999999</v>
+        <v>19773905.050000001</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" s="19"/>
-      <c r="B8" s="10" t="s">
+      <c r="A8" s="20"/>
+      <c r="B8" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="2">
-        <v>683251.12</v>
+        <v>4379908.78</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" s="19"/>
-      <c r="B9" s="10" t="s">
+      <c r="A9" s="20"/>
+      <c r="B9" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="2">
-        <v>16402664.18</v>
+        <v>16726658.35</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="19"/>
-      <c r="B10" s="10" t="s">
+      <c r="A10" s="20"/>
+      <c r="B10" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2">
-        <v>6503038.8600000003</v>
+        <v>6516638.9800000004</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="19"/>
-      <c r="B11" s="10" t="s">
+      <c r="A11" s="20"/>
+      <c r="B11" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2">
         <v>4366608.1100000003</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="19"/>
-      <c r="B12" s="10" t="s">
+      <c r="A12" s="20"/>
+      <c r="B12" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="2">
+        <v>15885018.199999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="20"/>
+      <c r="B13" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="2">
+      <c r="C13" s="2">
         <v>907800</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="10" t="s">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="20"/>
+      <c r="B14" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="2">
-[...5 lines deleted...]
-      <c r="B14" s="10" t="s">
+      <c r="C14" s="2">
+        <v>6421579.3499999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="20"/>
+      <c r="B15" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="2">
+        <v>383381</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="20"/>
+      <c r="B16" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="2">
-[...5 lines deleted...]
-      <c r="B15" s="10" t="s">
+      <c r="C16" s="2">
+        <v>171665</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="20"/>
+      <c r="B17" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="2">
-[...5 lines deleted...]
-      <c r="B16" s="10" t="s">
+      <c r="C17" s="2">
+        <v>22846682.469999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="20"/>
+      <c r="B18" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="2">
-[...5 lines deleted...]
-      <c r="B17" s="10" t="s">
+      <c r="C18" s="2">
+        <v>1061708</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="20"/>
+      <c r="B19" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="24">
+        <v>99441553.290000007</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="2">
+        <v>3126996.14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="31"/>
+      <c r="B21" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="2">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="31"/>
+      <c r="B22" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="2">
+        <v>346278.98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="31"/>
+      <c r="B23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="31"/>
+      <c r="B24" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="2">
+        <v>7441795.8600000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="31"/>
+      <c r="B25" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1871701.87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="31"/>
+      <c r="B26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="2">
+        <v>355000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="31"/>
+      <c r="B27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="2">
+        <v>10147300.17</v>
+      </c>
+      <c r="D27" s="6"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="32"/>
+      <c r="B28" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="24">
+        <v>23310673.02</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="2">
+        <v>22900901.190000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="27"/>
+      <c r="B30" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="2">
+        <v>4401508.78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="27"/>
+      <c r="B31" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="2">
+        <v>17072937.329999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="27"/>
+      <c r="B32" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="2">
+        <v>6516638.9800000004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="27"/>
+      <c r="B33" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="2">
+        <v>7441795.8600000003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="27"/>
+      <c r="B34" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="2">
+        <v>4366608.1100000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="27"/>
+      <c r="B35" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="2">
-[...5 lines deleted...]
-      <c r="B18" s="11" t="s">
+      <c r="C35" s="2">
+        <v>15885018.199999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="27"/>
+      <c r="B36" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="2">
+        <v>2779501.87</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="27"/>
+      <c r="B37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="2">
+        <v>6776579.3499999996</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="27"/>
+      <c r="B38" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="2">
+        <v>383381</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="27"/>
+      <c r="B39" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="2">
+        <v>171665</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="27"/>
+      <c r="B40" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="2">
+        <v>32993982.640000001</v>
+      </c>
+      <c r="E40" s="6"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="27"/>
+      <c r="B41" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" s="2">
+        <v>1061708</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="28"/>
+      <c r="B42" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="3">
-[...211 lines deleted...]
-      <c r="A42" s="15" t="s">
+      <c r="C42" s="15">
+        <v>122752226.31</v>
+      </c>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B42" s="15"/>
-      <c r="C42" s="15"/>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A44:C44"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
-    <mergeCell ref="A7:A18"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:A40"/>
+    <mergeCell ref="A7:A19"/>
+    <mergeCell ref="A20:A28"/>
+    <mergeCell ref="A29:A42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000497BCB9CCBCE64E82515F87CE0C36C1" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="7b359e6bffa232a701509dde48586be6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b04e3717-011e-4302-a25a-3d486db191dc" xmlns:ns3="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ca1c111c285f23b56e20236dfb2402a" ns2:_="" ns3:_="">
     <xsd:import namespace="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <xsd:import namespace="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -1670,84 +1749,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b04e3717-011e-4302-a25a-3d486db191dc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25EC8F29-8D09-4161-852B-C69BDB9BA240}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{543A70D2-DD2B-4CCA-94FD-84BDA35D7361}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25EC8F29-8D09-4161-852B-C69BDB9BA240}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E523EBDE-BD9E-48AF-A542-CF2A9C46ACF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
+    <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Finançament per procedència</vt:lpstr>
       <vt:lpstr>Finançament per capítols</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>