--- v0 (2026-09-26)
+++ v1 (2026-10-16)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uab.sharepoint.com/sites/OGD/Documentos compartidos/General/Unitat OGD/MEMÒRIES ACADÈMIQUES - WEB DADES/MEMÒRIA 2025-26/Web UAB en dades/1. Dades bàsiques/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="182" documentId="8_{BE3EF4EC-BC6B-43FA-80D9-62C8D6C318E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F1D6ADB7-88B4-4BA6-8813-EC9EA64C7C3E}"/>
+  <xr:revisionPtr revIDLastSave="194" documentId="8_{BE3EF4EC-BC6B-43FA-80D9-62C8D6C318E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{688C72F8-47DD-43B3-9109-7D09A44DE78C}"/>
   <bookViews>
-    <workbookView xWindow="30615" yWindow="525" windowWidth="24540" windowHeight="13815" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30270" yWindow="870" windowWidth="24540" windowHeight="9105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2025-26" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="74">
   <si>
     <t>Dades bàsiques</t>
@@ -204,102 +204,102 @@
   <si>
     <t>(*) Les titulacions d'Administració i Direcció d'Empreses, Economia i Educació Primària, ofereixen plans d'estudis en català i en anglès.</t>
   </si>
   <si>
     <t>OGID, Oficina de Gestió de la Informació i de la Documetació</t>
   </si>
   <si>
     <t>Personal tècnic, de gestió i d'administració i serveis</t>
   </si>
   <si>
     <t>Dades bàsiques 2025-2026</t>
   </si>
   <si>
     <t>Titulats de grau en centres propis (2024-25)</t>
   </si>
   <si>
     <t>Titulats de màster oficial (2024-25)</t>
   </si>
   <si>
     <t>Tesis doctorals llegides (2024-25)</t>
   </si>
   <si>
     <t>Estudiants de formació permanent (2024-25)</t>
   </si>
   <si>
-    <t>Estudiants matriculats en estudis de màster de formació permanent</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Estudiants matriculats en estudis de formació permanent (màsters, diplomatures, cursos d'especialització, microcredencials i altres) </t>
   </si>
   <si>
-    <t>Estudiants estrangers matriculats en estudis de màster de formació permanent</t>
-[...1 lines deleted...]
-  <si>
     <t>No informat</t>
   </si>
   <si>
     <t>Personal tècnic, de gestió i d'administració i serveis equivalent a temps complet</t>
   </si>
   <si>
     <t>Personal tècnic, de gestió i d'administració i serveis homologat</t>
   </si>
   <si>
-    <t>Oferta de màsters de formació permanent</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Oferta d'estudis de formació permanent (màsters, diplomatures, cursos d'especialització, microcredencials i altres) </t>
   </si>
   <si>
     <t>Programes de formació permanent (2024-25)</t>
   </si>
   <si>
     <t>Pressupost inicial aprovat pel Consell Social: 2025</t>
   </si>
   <si>
     <t>Total d'ingressos destinats a recerca obtinguts per la UAB per via competitiva i no competitiva: 2025</t>
   </si>
   <si>
     <t>Data de les dades: 7/06/2026</t>
   </si>
   <si>
     <t>Documents de la col·lecció digital (Llibres i revistes)</t>
   </si>
   <si>
     <t>Recursos de la col·lecció digital de les biblioteques</t>
   </si>
   <si>
     <t>Documents de la col·lecció en paper de les biblioteques</t>
   </si>
   <si>
-    <t>Estudiants de màster de formació permanent (2024-25)</t>
-[...5 lines deleted...]
-    <t>Titulacions de màsters de formació permanent (2024-25)</t>
+    <t>Estudiants de màster propi (formació permanent) (2024-25)</t>
+  </si>
+  <si>
+    <t>Estudiants matriculats en estudis de màster propi (formació permanent)</t>
+  </si>
+  <si>
+    <t>Estudiants estrangers de màster propi (formació permanent) (2024-25)</t>
+  </si>
+  <si>
+    <t>Titulacions de màsters propis (formació permanent) (2024-25)</t>
+  </si>
+  <si>
+    <t>Oferta de màsters propis (formació permanent) (2024-25)</t>
+  </si>
+  <si>
+    <t>Estudiants estrangers matriculats en estudis de màster propi (formació permanent) (2024-25)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="#,##0_);\(#,##0\)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -868,96 +868,96 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="55.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="57" style="1" customWidth="1"/>
     <col min="2" max="5" width="10.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="105.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="54.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
     </row>
     <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
     </row>
     <row r="3" spans="1:7" s="24" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="21" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="23"/>
     </row>
     <row r="5" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="15">
         <v>16871</v>
       </c>
       <c r="C6" s="15">
         <v>10669</v>
       </c>
       <c r="D6" s="15">
         <v>0</v>
       </c>
       <c r="E6" s="15">
@@ -1036,87 +1036,87 @@
       <c r="G9" s="9"/>
     </row>
     <row r="10" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="15">
         <v>365</v>
       </c>
       <c r="C10" s="15">
         <v>258</v>
       </c>
       <c r="D10" s="15">
         <v>0</v>
       </c>
       <c r="E10" s="15">
         <v>761</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="9"/>
     </row>
     <row r="11" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B11" s="16">
         <v>1368</v>
       </c>
       <c r="C11" s="16">
         <v>638</v>
       </c>
       <c r="D11" s="16">
         <v>0</v>
       </c>
       <c r="E11" s="16">
         <v>2006</v>
       </c>
       <c r="F11" s="8" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="16">
         <v>4180</v>
       </c>
       <c r="C12" s="16">
         <v>2440</v>
       </c>
       <c r="D12" s="16">
         <v>0</v>
       </c>
       <c r="E12" s="16">
         <v>6620</v>
       </c>
       <c r="F12" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G12" s="9"/>
     </row>
     <row r="13" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="15">
         <v>2832</v>
       </c>
       <c r="C13" s="15">
         <v>2252</v>
       </c>
       <c r="D13" s="15">
         <v>0</v>
       </c>
       <c r="E13" s="15">
         <v>5084</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -1164,66 +1164,66 @@
       <c r="G15" s="9"/>
     </row>
     <row r="16" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="15">
         <v>574</v>
       </c>
       <c r="C16" s="15">
         <v>387</v>
       </c>
       <c r="D16" s="15">
         <v>0</v>
       </c>
       <c r="E16" s="15">
         <v>961</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="9"/>
     </row>
     <row r="17" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B17" s="16">
+        <v>70</v>
+      </c>
+      <c r="B17" s="15">
         <v>535</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="15">
         <v>308</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="15">
         <v>0</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="15">
         <v>843</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="15">
         <v>1146</v>
       </c>
       <c r="C18" s="15">
         <v>906</v>
       </c>
       <c r="D18" s="15">
         <v>0</v>
       </c>
       <c r="E18" s="15">
         <v>2052</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -1319,205 +1319,205 @@
     <row r="23" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="16">
         <v>1435</v>
       </c>
       <c r="C23" s="16">
         <v>838</v>
       </c>
       <c r="D23" s="16">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>2273</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>50</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B24" s="16">
         <v>1349.6257000000001</v>
       </c>
       <c r="C24" s="16">
         <v>773.64179999999999</v>
       </c>
       <c r="D24" s="16">
         <v>0</v>
       </c>
       <c r="E24" s="16">
         <v>2123.2674999999999</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G24" s="9"/>
     </row>
     <row r="25" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="29">
         <v>107</v>
       </c>
       <c r="C25" s="30"/>
       <c r="D25" s="30"/>
       <c r="E25" s="31"/>
       <c r="F25" s="11" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="29">
         <v>138</v>
       </c>
       <c r="C26" s="30"/>
       <c r="D26" s="30"/>
       <c r="E26" s="31"/>
       <c r="F26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B27" s="29">
         <v>125</v>
       </c>
       <c r="C27" s="30"/>
       <c r="D27" s="30"/>
       <c r="E27" s="31"/>
       <c r="F27" s="8" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B28" s="32">
         <v>409</v>
       </c>
       <c r="C28" s="32"/>
       <c r="D28" s="32"/>
       <c r="E28" s="32"/>
       <c r="F28" s="10" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G28" s="9"/>
     </row>
     <row r="29" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="32">
         <v>69</v>
       </c>
       <c r="C29" s="32"/>
       <c r="D29" s="32"/>
       <c r="E29" s="32"/>
       <c r="F29" s="10" t="s">
         <v>44</v>
       </c>
       <c r="G29" s="9"/>
     </row>
     <row r="30" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B30" s="28">
         <v>1157982</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="10" t="s">
         <v>45</v>
       </c>
       <c r="G30" s="9"/>
     </row>
     <row r="31" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B31" s="33">
         <v>1029797</v>
       </c>
       <c r="C31" s="34"/>
       <c r="D31" s="34"/>
       <c r="E31" s="35"/>
       <c r="F31" s="10" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G31" s="9"/>
     </row>
     <row r="32" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="25">
-        <v>120071148.37</v>
+        <v>122752226.31</v>
       </c>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="27"/>
       <c r="F32" s="10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G32" s="9"/>
     </row>
     <row r="33" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="25">
         <v>426608273</v>
       </c>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="27"/>
       <c r="F33" s="10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G33" s="9"/>
     </row>
     <row r="35" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
@@ -1525,70 +1525,50 @@
     <mergeCell ref="B31:E31"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55000000000000004" right="0.48" top="0.35" bottom="0.31" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDADES BÀSIQUES
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000497BCB9CCBCE64E82515F87CE0C36C1" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="7b359e6bffa232a701509dde48586be6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b04e3717-011e-4302-a25a-3d486db191dc" xmlns:ns3="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ca1c111c285f23b56e20236dfb2402a" ns2:_="" ns3:_="">
     <xsd:import namespace="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <xsd:import namespace="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -1785,84 +1765,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b04e3717-011e-4302-a25a-3d486db191dc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C84D6EE5-800E-470F-B237-35B9F89A0D30}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AB89D5F-CEE6-4164-BBCE-33723DFF7A1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
     <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C84D6EE5-800E-470F-B237-35B9F89A0D30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3552904D-62FA-4006-BC47-B66A244EB8F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b04e3717-011e-4302-a25a-3d486db191dc"/>
+    <ds:schemaRef ds:uri="bbbfd7dc-8e5b-4630-afbc-956c7f62bc19"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2025-26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>