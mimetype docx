--- v0 (2025-10-20)
+++ v1 (2026-07-26)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabladelista31"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1" w:tblpY="608"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7146"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C63EC8" w:rsidRPr="00C21059" w14:paraId="0E1C0CCA" w14:textId="77777777" w:rsidTr="00C63EC8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7146" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E1C0CC9" w14:textId="77777777" w:rsidR="00C63EC8" w:rsidRPr="00E116A1" w:rsidRDefault="00C63EC8" w:rsidP="00C63EC8">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
@@ -281,86 +285,83 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="-1344551048"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:id w:val="-503050695"/>
                                     <w:placeholder>
                                       <w:docPart w:val="E5A4BB0DE1D54EDAA81845D2CA582B3C"/>
                                     </w:placeholder>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                           <w:sz w:val="18"/>
                                           <w:szCs w:val="18"/>
                                         </w:rPr>
                                         <w:id w:val="-1997404162"/>
                                         <w:placeholder>
                                           <w:docPart w:val="5D142F4C6F334833B7EA4D06963C0B68"/>
                                         </w:placeholder>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="00800C6C" w:rsidRPr="0059448E">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:b/>
                                             <w:iCs/>
                                             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                             <w:sz w:val="18"/>
                                             <w:szCs w:val="18"/>
                                           </w:rPr>
                                           <w:t>Feu clic aquí per e</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00F203F4">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:b/>
                                             <w:iCs/>
                                             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                             <w:sz w:val="18"/>
                                             <w:szCs w:val="18"/>
                                           </w:rPr>
                                           <w:t>s</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00800C6C" w:rsidRPr="0059448E">
                                           <w:rPr>
@@ -435,82 +436,81 @@
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>/NIE</w:t>
                             </w:r>
                             <w:r w:rsidR="00822477" w:rsidRPr="0059448E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E1C0D69" w14:textId="77777777" w:rsidR="00C411F5" w:rsidRDefault="00BD797D" w:rsidP="003B04D3">
+                          <w:p w14:paraId="0E1C0D69" w14:textId="77777777" w:rsidR="00C411F5" w:rsidRDefault="00000000" w:rsidP="003B04D3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:id w:val="1633285207"/>
                                 <w:placeholder>
                                   <w:docPart w:val="B099AC55FC2D441A9149E4348DC6DEB1"/>
                                 </w:placeholder>
                                 <w:showingPlcHdr/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="003B04D3" w:rsidRPr="00F90FCD">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:iCs/>
                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:t>Feu clic aquí per e</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00F203F4">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:iCs/>
                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:t>s</w:t>
                                 </w:r>
                                 <w:r w:rsidR="003B04D3" w:rsidRPr="00F90FCD">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:iCs/>
@@ -576,69 +576,67 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:id w:val="-1664152997"/>
                                 <w:placeholder>
                                   <w:docPart w:val="4713FC15695047FAB8F078F267FB39D6"/>
                                 </w:placeholder>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:id w:val="900179915"/>
                                     <w:placeholder>
                                       <w:docPart w:val="CFBBF2579B2A4F93A95E4FD8271B4EE0"/>
                                     </w:placeholder>
                                     <w:showingPlcHdr/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Feu clic aquí per e</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00F203F4">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>s</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
@@ -707,69 +705,67 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:id w:val="1330093604"/>
                                 <w:placeholder>
                                   <w:docPart w:val="83DCA6ACFDA648FEA5BF5A64DE1A78B2"/>
                                 </w:placeholder>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:id w:val="173769970"/>
                                     <w:placeholder>
                                       <w:docPart w:val="849E03D8E251402D8940F78E074458D9"/>
                                     </w:placeholder>
                                     <w:showingPlcHdr/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Feu clic aquí per e</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00F203F4">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>s</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
@@ -808,99 +804,97 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0059448E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>Població:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E1C0D6E" w14:textId="77777777" w:rsidR="003B04D3" w:rsidRPr="0059448E" w:rsidRDefault="00BD797D" w:rsidP="00822477">
+                          <w:p w14:paraId="0E1C0D6E" w14:textId="77777777" w:rsidR="003B04D3" w:rsidRPr="0059448E" w:rsidRDefault="00000000" w:rsidP="00822477">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:id w:val="-1073579595"/>
                                 <w:placeholder>
                                   <w:docPart w:val="2A144CB9899B4DC9A95DD6687304A895"/>
                                 </w:placeholder>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:id w:val="816304232"/>
                                     <w:placeholder>
                                       <w:docPart w:val="579D4FCE2225416AA93A69895577811C"/>
                                     </w:placeholder>
                                     <w:showingPlcHdr/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Feu clic aquí per e</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00F203F4">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>s</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
@@ -973,94 +967,90 @@
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="1382444542"/>
                                 <w:placeholder>
                                   <w:docPart w:val="33AFFFA10772490C8D0043FD18A5AB6E"/>
                                 </w:placeholder>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:id w:val="-1654215752"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                           <w:sz w:val="18"/>
                                           <w:szCs w:val="18"/>
                                         </w:rPr>
                                         <w:id w:val="-1160375511"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:id w:val="-466352622"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                                 <w:sz w:val="18"/>
                                                 <w:szCs w:val="18"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00F203F4">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                                 <w:sz w:val="18"/>
                                                 <w:szCs w:val="18"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
@@ -1134,108 +1124,103 @@
                                 <w:szCs w:val="18"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:noFill/>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:bevel/>
                                   </w14:textOutline>
                                 </w:rPr>
                                 <w:id w:val="-12387181"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:id w:val="-499126150"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                           <w:sz w:val="18"/>
                                           <w:szCs w:val="18"/>
                                         </w:rPr>
                                         <w:id w:val="-171877448"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:id w:val="-1325502417"/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:sdt>
                                               <w:sdtPr>
                                                 <w:rPr>
                                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                   <w:b/>
                                                   <w:iCs/>
                                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                                   <w:sz w:val="18"/>
                                                   <w:szCs w:val="18"/>
                                                 </w:rPr>
                                                 <w:id w:val="-1663617105"/>
                                                 <w:showingPlcHdr/>
                                               </w:sdtPr>
-                                              <w:sdtEndPr/>
                                               <w:sdtContent>
                                                 <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                                   <w:rPr>
                                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                     <w:iCs/>
                                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                                     <w:sz w:val="18"/>
                                                     <w:szCs w:val="18"/>
                                                   </w:rPr>
                                                   <w:t>Feu clic aquí per e</w:t>
                                                 </w:r>
                                                 <w:r w:rsidR="00F203F4">
                                                   <w:rPr>
                                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                     <w:iCs/>
                                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                                     <w:sz w:val="18"/>
                                                     <w:szCs w:val="18"/>
                                                   </w:rPr>
                                                   <w:t>s</w:t>
                                                 </w:r>
                                                 <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                                   <w:rPr>
                                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                     <w:iCs/>
@@ -1338,86 +1323,83 @@
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                               <w14:noFill/>
                               <w14:prstDash w14:val="solid"/>
                               <w14:bevel/>
                             </w14:textOutline>
                           </w:rPr>
                           <w:id w:val="-1344551048"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:id w:val="-503050695"/>
                               <w:placeholder>
                                 <w:docPart w:val="E5A4BB0DE1D54EDAA81845D2CA582B3C"/>
                               </w:placeholder>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:id w:val="-1997404162"/>
                                   <w:placeholder>
                                     <w:docPart w:val="5D142F4C6F334833B7EA4D06963C0B68"/>
                                   </w:placeholder>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00800C6C" w:rsidRPr="0059448E">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>Feu clic aquí per e</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00F203F4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>s</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00800C6C" w:rsidRPr="0059448E">
                                     <w:rPr>
@@ -1492,82 +1474,81 @@
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>/NIE</w:t>
                       </w:r>
                       <w:r w:rsidR="00822477" w:rsidRPr="0059448E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E1C0D69" w14:textId="77777777" w:rsidR="00C411F5" w:rsidRDefault="00BD797D" w:rsidP="003B04D3">
+                    <w:p w14:paraId="0E1C0D69" w14:textId="77777777" w:rsidR="00C411F5" w:rsidRDefault="00000000" w:rsidP="003B04D3">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:id w:val="1633285207"/>
                           <w:placeholder>
                             <w:docPart w:val="B099AC55FC2D441A9149E4348DC6DEB1"/>
                           </w:placeholder>
                           <w:showingPlcHdr/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003B04D3" w:rsidRPr="00F90FCD">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:iCs/>
                               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>Feu clic aquí per e</w:t>
                           </w:r>
                           <w:r w:rsidR="00F203F4">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:iCs/>
                               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
                           <w:r w:rsidR="003B04D3" w:rsidRPr="00F90FCD">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:iCs/>
@@ -1633,69 +1614,67 @@
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:id w:val="-1664152997"/>
                           <w:placeholder>
                             <w:docPart w:val="4713FC15695047FAB8F078F267FB39D6"/>
                           </w:placeholder>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:id w:val="900179915"/>
                               <w:placeholder>
                                 <w:docPart w:val="CFBBF2579B2A4F93A95E4FD8271B4EE0"/>
                               </w:placeholder>
                               <w:showingPlcHdr/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Feu clic aquí per e</w:t>
                               </w:r>
                               <w:r w:rsidR="00F203F4">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>s</w:t>
                               </w:r>
                               <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
@@ -1764,69 +1743,67 @@
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:id w:val="1330093604"/>
                           <w:placeholder>
                             <w:docPart w:val="83DCA6ACFDA648FEA5BF5A64DE1A78B2"/>
                           </w:placeholder>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:id w:val="173769970"/>
                               <w:placeholder>
                                 <w:docPart w:val="849E03D8E251402D8940F78E074458D9"/>
                               </w:placeholder>
                               <w:showingPlcHdr/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Feu clic aquí per e</w:t>
                               </w:r>
                               <w:r w:rsidR="00F203F4">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>s</w:t>
                               </w:r>
                               <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
@@ -1865,99 +1842,97 @@
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0059448E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Població:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E1C0D6E" w14:textId="77777777" w:rsidR="003B04D3" w:rsidRPr="0059448E" w:rsidRDefault="00BD797D" w:rsidP="00822477">
+                    <w:p w14:paraId="0E1C0D6E" w14:textId="77777777" w:rsidR="003B04D3" w:rsidRPr="0059448E" w:rsidRDefault="00000000" w:rsidP="00822477">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:id w:val="-1073579595"/>
                           <w:placeholder>
                             <w:docPart w:val="2A144CB9899B4DC9A95DD6687304A895"/>
                           </w:placeholder>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:id w:val="816304232"/>
                               <w:placeholder>
                                 <w:docPart w:val="579D4FCE2225416AA93A69895577811C"/>
                               </w:placeholder>
                               <w:showingPlcHdr/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Feu clic aquí per e</w:t>
                               </w:r>
                               <w:r w:rsidR="00F203F4">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>s</w:t>
                               </w:r>
                               <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
@@ -2030,94 +2005,90 @@
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                               <w14:noFill/>
                               <w14:prstDash w14:val="solid"/>
                               <w14:bevel/>
                             </w14:textOutline>
                           </w:rPr>
                           <w:id w:val="1382444542"/>
                           <w:placeholder>
                             <w:docPart w:val="33AFFFA10772490C8D0043FD18A5AB6E"/>
                           </w:placeholder>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:id w:val="-1654215752"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:id w:val="-1160375511"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:id w:val="-466352622"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                           <w:sz w:val="18"/>
                                           <w:szCs w:val="18"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00F203F4">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                           <w:sz w:val="18"/>
                                           <w:szCs w:val="18"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
@@ -2191,108 +2162,103 @@
                           <w:szCs w:val="18"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                               <w14:noFill/>
                               <w14:prstDash w14:val="solid"/>
                               <w14:bevel/>
                             </w14:textOutline>
                           </w:rPr>
                           <w:id w:val="-12387181"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:id w:val="-499126150"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:id w:val="-171877448"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:id w:val="-1325502417"/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:sdt>
                                         <w:sdtPr>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:b/>
                                             <w:iCs/>
                                             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                             <w:sz w:val="18"/>
                                             <w:szCs w:val="18"/>
                                           </w:rPr>
                                           <w:id w:val="-1663617105"/>
                                           <w:showingPlcHdr/>
                                         </w:sdtPr>
-                                        <w:sdtEndPr/>
                                         <w:sdtContent>
                                           <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:iCs/>
                                               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t>Feu clic aquí per e</w:t>
                                           </w:r>
                                           <w:r w:rsidR="00F203F4">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:iCs/>
                                               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t>s</w:t>
                                           </w:r>
                                           <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:iCs/>
@@ -2508,51 +2474,51 @@
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E1C0CD6" w14:textId="77777777" w:rsidR="00586763" w:rsidRDefault="00586763" w:rsidP="00D33DB8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-428"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E1C0CD7" w14:textId="77777777" w:rsidR="00545B66" w:rsidRDefault="00BD797D" w:rsidP="00987347">
+    <w:p w14:paraId="0E1C0CD7" w14:textId="77777777" w:rsidR="00545B66" w:rsidRDefault="00000000" w:rsidP="00987347">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4200"/>
         </w:tabs>
         <w:ind w:left="-142" w:right="-428"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
@@ -2560,52 +2526,52 @@
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:pict w14:anchorId="0E1C0D3C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Línea de firma de Microsoft Office..." style="width:124.5pt;height:62pt">
-            <v:imagedata r:id="rId8" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Línia de signatura, sense signar" style="width:124.8pt;height:61.8pt">
+            <v:imagedata r:id="rId11" o:title=""/>
             <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
             <o:signatureline v:ext="edit" id="{FCD0F713-5B8B-47FD-BCDC-5B58896B3BC0}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1C0CD8" w14:textId="77777777" w:rsidR="00317D75" w:rsidRPr="00A514EF" w:rsidRDefault="00EA2328" w:rsidP="00A514EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:ind w:left="-142" w:right="-428"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
@@ -2874,102 +2840,102 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00BD797D">
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:pict w14:anchorId="0E1C0D3D">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Línea de firma de Microsoft Office..." style="width:124.5pt;height:62pt">
-            <v:imagedata r:id="rId8" o:title=""/>
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Línia de signatura, sense signar" style="width:124.8pt;height:61.8pt">
+            <v:imagedata r:id="rId11" o:title=""/>
             <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
             <o:signatureline v:ext="edit" id="{2486B5FA-89BC-462E-B77B-6516BA2A6AEC}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00987347">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BD797D">
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:pict w14:anchorId="0E1C0D3E">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Línea de firma de Microsoft Office..." style="width:124.5pt;height:62pt">
-            <v:imagedata r:id="rId9" o:title=""/>
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Línia de signatura, sense signar" style="width:124.8pt;height:61.8pt">
+            <v:imagedata r:id="rId12" o:title=""/>
             <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
             <o:signatureline v:ext="edit" id="{AACB99AD-5568-44F3-A901-5DB1759B7168}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1C0CDF" w14:textId="77777777" w:rsidR="00D33DB8" w:rsidRDefault="006D01F8" w:rsidP="00EA2328">
       <w:pPr>
         <w:ind w:left="-142" w:right="-428"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3419,101 +3385,97 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">Bellaterra, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1095473884"/>
           <w:placeholder>
             <w:docPart w:val="D61F41C081E84FFE9CD75E0E3945D4E2"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1665048032"/>
               <w:placeholder>
                 <w:docPart w:val="7B899B5CD3994E1C92A224DA9299D859"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:iCs/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:id w:val="-167643265"/>
                   <w:placeholder>
                     <w:docPart w:val="B8C1F25C586642F1932D1D61C836EFB8"/>
                   </w:placeholder>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:iCs/>
                         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:id w:val="-1196851751"/>
                       <w:placeholder>
                         <w:docPart w:val="4B7C1CC1BA4E4C5D9330B8C7E7A16397"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Feu clic aquí per e</w:t>
                       </w:r>
                       <w:r w:rsidR="00F203F4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F90FCD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
@@ -3720,154 +3682,226 @@
                             </w:pPr>
                             <w:r w:rsidRPr="000826BB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Documentació que cal aportar:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0E1C0D75" w14:textId="77777777" w:rsidR="000826BB" w:rsidRPr="000826BB" w:rsidRDefault="000826BB" w:rsidP="00800C6C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0E1C0D76" w14:textId="77777777" w:rsidR="00075292" w:rsidRDefault="004B0574" w:rsidP="00075292">
+                          <w:p w14:paraId="0E1C0D76" w14:textId="7C4D0ED4" w:rsidR="00075292" w:rsidRDefault="003B5013" w:rsidP="00075292">
                             <w:pPr>
                               <w:pStyle w:val="Pargrafdellista"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="10"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Per al personal de la UAB: c</w:t>
+                              <w:t>Certificat</w:t>
                             </w:r>
                             <w:r w:rsidR="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">ertificat </w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00177329">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">de la UAB </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00655CA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>on consti la distribució horària setmanal</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00655CA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00AA6027">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>signat pel Director/a de Departament, en el cas del PDI, i per l’Investigador Pri</w:t>
+                              <w:t>signat pel Director/a de Departament</w:t>
                             </w:r>
                             <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AA6027">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> en el cas del PDI i</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007619EB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AA6027">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> per l’Investigador Pri</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004B0574">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ncipal, en el cas del personal </w:t>
                             </w:r>
                             <w:r w:rsidR="00AA6027">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>TSR, on consti la distribució horària setmanal.</w:t>
+                              <w:t>TSR</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0E1C0D77" w14:textId="77777777" w:rsidR="000E4210" w:rsidRDefault="000E4210" w:rsidP="000E4210">
                             <w:pPr>
                               <w:pStyle w:val="Pargrafdellista"/>
                               <w:ind w:left="644"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0E1C0D78" w14:textId="77777777" w:rsidR="004B0574" w:rsidRDefault="004B0574" w:rsidP="004B0574">
+                          <w:p w14:paraId="0E1C0D78" w14:textId="33BDE0A9" w:rsidR="004B0574" w:rsidRDefault="004447EA" w:rsidP="004B0574">
                             <w:pPr>
                               <w:pStyle w:val="Pargrafdellista"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="10"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Empresa </w:t>
+                              <w:t>Segon organisme públic o privat</w:t>
                             </w:r>
-                            <w:r w:rsidR="00C63EC8">
+                            <w:r w:rsidR="004B0574">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>o centre privat</w:t>
+                              <w:t xml:space="preserve">: certificat del cap de personal, on consti el nombre d’hores setmanals de dedicació </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="003142F2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">: certificat del cap de personal, on consti el nombre d’hores setmanals de dedicació a l’activitat i la seva distribució horària. </w:t>
+                              <w:t>de la seva a</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004B0574">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ctivitat i la seva distribució horària. </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0E1C0D79" w14:textId="77777777" w:rsidR="004B0574" w:rsidRPr="004B0574" w:rsidRDefault="004B0574" w:rsidP="004B0574">
                             <w:pPr>
                               <w:pStyle w:val="Pargrafdellista"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="0E1C0D7A" w14:textId="77777777" w:rsidR="004B0574" w:rsidRPr="004B0574" w:rsidRDefault="004B0574" w:rsidP="004B0574">
                             <w:pPr>
                               <w:pStyle w:val="Pargrafdellista"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="10"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
@@ -3983,154 +4017,226 @@
                       </w:pPr>
                       <w:r w:rsidRPr="000826BB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Documentació que cal aportar:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0E1C0D75" w14:textId="77777777" w:rsidR="000826BB" w:rsidRPr="000826BB" w:rsidRDefault="000826BB" w:rsidP="00800C6C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0E1C0D76" w14:textId="77777777" w:rsidR="00075292" w:rsidRDefault="004B0574" w:rsidP="00075292">
+                    <w:p w14:paraId="0E1C0D76" w14:textId="7C4D0ED4" w:rsidR="00075292" w:rsidRDefault="003B5013" w:rsidP="00075292">
                       <w:pPr>
                         <w:pStyle w:val="Pargrafdellista"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="10"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Per al personal de la UAB: c</w:t>
+                        <w:t>Certificat</w:t>
                       </w:r>
                       <w:r w:rsidR="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">ertificat </w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00177329">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">de la UAB </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00655CA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>on consti la distribució horària setmanal</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00655CA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00AA6027">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>signat pel Director/a de Departament, en el cas del PDI, i per l’Investigador Pri</w:t>
+                        <w:t>signat pel Director/a de Departament</w:t>
                       </w:r>
                       <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AA6027">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> en el cas del PDI i</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007619EB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AA6027">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> per l’Investigador Pri</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004B0574">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ncipal, en el cas del personal </w:t>
                       </w:r>
                       <w:r w:rsidR="00AA6027">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>TSR, on consti la distribució horària setmanal.</w:t>
+                        <w:t>TSR</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0E1C0D77" w14:textId="77777777" w:rsidR="000E4210" w:rsidRDefault="000E4210" w:rsidP="000E4210">
                       <w:pPr>
                         <w:pStyle w:val="Pargrafdellista"/>
                         <w:ind w:left="644"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0E1C0D78" w14:textId="77777777" w:rsidR="004B0574" w:rsidRDefault="004B0574" w:rsidP="004B0574">
+                    <w:p w14:paraId="0E1C0D78" w14:textId="33BDE0A9" w:rsidR="004B0574" w:rsidRDefault="004447EA" w:rsidP="004B0574">
                       <w:pPr>
                         <w:pStyle w:val="Pargrafdellista"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="10"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Empresa </w:t>
+                        <w:t>Segon organisme públic o privat</w:t>
                       </w:r>
-                      <w:r w:rsidR="00C63EC8">
+                      <w:r w:rsidR="004B0574">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>o centre privat</w:t>
+                        <w:t xml:space="preserve">: certificat del cap de personal, on consti el nombre d’hores setmanals de dedicació </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="003142F2">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">: certificat del cap de personal, on consti el nombre d’hores setmanals de dedicació a l’activitat i la seva distribució horària. </w:t>
+                        <w:t>de la seva a</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004B0574">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ctivitat i la seva distribució horària. </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0E1C0D79" w14:textId="77777777" w:rsidR="004B0574" w:rsidRPr="004B0574" w:rsidRDefault="004B0574" w:rsidP="004B0574">
                       <w:pPr>
                         <w:pStyle w:val="Pargrafdellista"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="0E1C0D7A" w14:textId="77777777" w:rsidR="004B0574" w:rsidRPr="004B0574" w:rsidRDefault="004B0574" w:rsidP="004B0574">
                       <w:pPr>
                         <w:pStyle w:val="Pargrafdellista"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="10"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
@@ -5059,92 +5165,88 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">o Ens Públic: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-1409064637"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-1855261582"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                           <w:sz w:val="18"/>
                                           <w:szCs w:val="18"/>
                                         </w:rPr>
                                         <w:id w:val="193506235"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="348836236"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00F203F4">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -5181,78 +5283,75 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Centre de treball</w:t>
                             </w:r>
                             <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="756015772"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-513458649"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="-1037655478"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="00923A67" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Feu clic aquí per e</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00F203F4">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>s</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00923A67" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
@@ -5277,91 +5376,87 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Localitat: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="1306663790"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-2049672801"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="601454927"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="669756835"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00F203F4">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -5398,156 +5493,150 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Denominació del lloc de tre</w:t>
                             </w:r>
                             <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ball: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="783313368"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-555707896"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="-1512287796"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="00F51F13">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Escriviu aquí la categoria</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="0E1C0D86" w14:textId="77777777" w:rsidR="004D3241" w:rsidRPr="00F06FB1" w:rsidRDefault="004D3241" w:rsidP="00BA444A">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Antiguitat: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="1172295285"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-784664653"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="-99721368"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="00F51F13">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Escriviu aquí la data d’inici del contracte vigent</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="0E1C0D87" w14:textId="77777777" w:rsidR="00E162DE" w:rsidRPr="00F06FB1" w:rsidRDefault="00247A23" w:rsidP="00BA444A">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
@@ -5564,91 +5653,87 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Jornada setmanal</w:t>
                             </w:r>
                             <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="2006697938"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="819857931"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="-1708099886"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="814839003"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidR="00AA6027" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00AA6027">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00AA6027" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -5685,91 +5770,87 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Retribució bruta mensual</w:t>
                             </w:r>
                             <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-1118451072"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="90820010"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="1636835860"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="-1133330513"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00F203F4">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -5806,78 +5887,75 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Horari</w:t>
                             </w:r>
                             <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-1788112333"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-41443952"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="184033247"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="007A2A31">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Detalleu dies i hores a la setmana</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="0E1C0D8A" w14:textId="77777777" w:rsidR="00BA444A" w:rsidRDefault="00BA444A" w:rsidP="00BA444A">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
@@ -5992,92 +6070,88 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>, Organisme</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> o Ens Públic: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-1597252674"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="1890297347"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                           <w:sz w:val="18"/>
                                           <w:szCs w:val="18"/>
                                         </w:rPr>
                                         <w:id w:val="426318801"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="1994992838"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r>
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -6104,78 +6178,75 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Centre de treball: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-356815350"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-702486404"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="1216314103"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Feu clic aquí per e</w:t>
                                         </w:r>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>s</w:t>
                                         </w:r>
                                         <w:r w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
@@ -6200,91 +6271,87 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Localitat: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-1063705170"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-678965726"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="1440407459"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="-881097601"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r>
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -6311,247 +6378,237 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Denominació del lloc de treball: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="1573323410"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-258836649"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="-1625683566"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Escriviu aquí la categoria</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="0E1C0D92" w14:textId="77777777" w:rsidR="00AA6027" w:rsidRPr="00F06FB1" w:rsidRDefault="00AA6027" w:rsidP="00AA6027">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Antiguitat: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="1991046213"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="1539238372"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="829482823"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Escriviu aquí la data d’inici del contracte vigent</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="0E1C0D93" w14:textId="77777777" w:rsidR="00AA6027" w:rsidRPr="00F06FB1" w:rsidRDefault="00AA6027" w:rsidP="00AA6027">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Jornada setmanal: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="40099387"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-143666369"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="1915894888"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="-1026637965"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r>
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -6578,91 +6635,87 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Retribució bruta mensual: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-204410013"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-2124673156"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="1147629797"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="1639143384"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r>
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -6689,78 +6742,75 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Horari: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="1295944929"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-297988140"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="2035066312"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Detalleu dies i hores a la setmana</w:t>
                                         </w:r>
                                       </w:sdtContent>
                                     </w:sdt>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="0E1C0D96" w14:textId="77777777" w:rsidR="00E162DE" w:rsidRDefault="00E162DE" w:rsidP="00E162DE">
                             <w:pPr>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:iCs/>
@@ -6905,92 +6955,88 @@
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">o Ens Públic: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-1409064637"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-1855261582"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:id w:val="193506235"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="348836236"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00F203F4">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -7027,78 +7073,75 @@
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Centre de treball</w:t>
                       </w:r>
                       <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="756015772"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-513458649"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="-1037655478"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00923A67" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Feu clic aquí per e</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00F203F4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>s</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00923A67" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
@@ -7123,91 +7166,87 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Localitat: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="1306663790"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-2049672801"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="601454927"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="669756835"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00F203F4">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -7244,156 +7283,150 @@
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Denominació del lloc de tre</w:t>
                       </w:r>
                       <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ball: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="783313368"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-555707896"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="-1512287796"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00F51F13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Escriviu aquí la categoria</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:sdtContent>
                           </w:sdt>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="0E1C0D86" w14:textId="77777777" w:rsidR="004D3241" w:rsidRPr="00F06FB1" w:rsidRDefault="004D3241" w:rsidP="00BA444A">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Antiguitat: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="1172295285"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-784664653"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="-99721368"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00F51F13">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Escriviu aquí la data d’inici del contracte vigent</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:sdtContent>
                           </w:sdt>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="0E1C0D87" w14:textId="77777777" w:rsidR="00E162DE" w:rsidRPr="00F06FB1" w:rsidRDefault="00247A23" w:rsidP="00BA444A">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
@@ -7410,91 +7443,87 @@
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Jornada setmanal</w:t>
                       </w:r>
                       <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="2006697938"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="819857931"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="-1708099886"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="814839003"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidR="00AA6027" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00AA6027">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00AA6027" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -7531,91 +7560,87 @@
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Retribució bruta mensual</w:t>
                       </w:r>
                       <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-1118451072"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="90820010"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="1636835860"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="-1133330513"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00F203F4">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00F203F4" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -7652,78 +7677,75 @@
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Horari</w:t>
                       </w:r>
                       <w:r w:rsidR="00E162DE" w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-1788112333"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-41443952"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="184033247"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="007A2A31">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Detalleu dies i hores a la setmana</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:sdtContent>
                           </w:sdt>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="0E1C0D8A" w14:textId="77777777" w:rsidR="00BA444A" w:rsidRDefault="00BA444A" w:rsidP="00BA444A">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
@@ -7838,92 +7860,88 @@
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>, Organisme</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> o Ens Públic: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-1597252674"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="1890297347"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:id w:val="426318801"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="1994992838"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -7950,78 +7968,75 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Centre de treball: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-356815350"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-702486404"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="1216314103"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Feu clic aquí per e</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>s</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
@@ -8046,91 +8061,87 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Localitat: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-1063705170"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-678965726"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="1440407459"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="-881097601"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -8157,247 +8168,237 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Denominació del lloc de treball: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="1573323410"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-258836649"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="-1625683566"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Escriviu aquí la categoria</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:sdtContent>
                           </w:sdt>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="0E1C0D92" w14:textId="77777777" w:rsidR="00AA6027" w:rsidRPr="00F06FB1" w:rsidRDefault="00AA6027" w:rsidP="00AA6027">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Antiguitat: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="1991046213"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="1539238372"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="829482823"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Escriviu aquí la data d’inici del contracte vigent</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:sdtContent>
                           </w:sdt>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="0E1C0D93" w14:textId="77777777" w:rsidR="00AA6027" w:rsidRPr="00F06FB1" w:rsidRDefault="00AA6027" w:rsidP="00AA6027">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Jornada setmanal: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="40099387"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-143666369"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="1915894888"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="-1026637965"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -8424,91 +8425,87 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Retribució bruta mensual: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-204410013"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-2124673156"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="1147629797"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="1639143384"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -8535,78 +8532,75 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Horari: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="1295944929"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-297988140"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="2035066312"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Detalleu dies i hores a la setmana</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:sdtContent>
                           </w:sdt>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="0E1C0D96" w14:textId="77777777" w:rsidR="00E162DE" w:rsidRDefault="00E162DE" w:rsidP="00E162DE">
                       <w:pPr>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:iCs/>
@@ -9732,78 +9726,75 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Empresa o activitat: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="207462540"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-2126386134"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="1649467752"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Feu clic aquí per e</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00177B7B">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>s</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
@@ -9828,78 +9819,75 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Adreça i població: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-763294858"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="102386840"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="1800880341"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Feu clic aquí per e</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00177B7B">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>s</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
@@ -9924,78 +9912,75 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Tipus d’activitat: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="3331853"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="1925147313"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="-575204203"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Feu clic aquí per e</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00177B7B">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>s</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
@@ -10020,78 +10005,75 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Data d’inici: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="1480274958"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="1156027275"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="1581648116"/>
                                         <w:showingPlcHdr/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>Feu clic aquí per e</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00177B7B">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
                                           </w:rPr>
                                           <w:t>s</w:t>
                                         </w:r>
                                         <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:iCs/>
                                             <w:sz w:val="16"/>
                                             <w:szCs w:val="16"/>
@@ -10116,91 +10098,87 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Horari: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-987855800"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="760257306"/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:sdt>
                                       <w:sdtPr>
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:b/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:id w:val="-1859500542"/>
                                       </w:sdtPr>
-                                      <w:sdtEndPr/>
                                       <w:sdtContent>
                                         <w:sdt>
                                           <w:sdtPr>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:b/>
                                               <w:iCs/>
                                               <w:sz w:val="16"/>
                                               <w:szCs w:val="16"/>
                                             </w:rPr>
                                             <w:id w:val="571704219"/>
                                             <w:showingPlcHdr/>
                                           </w:sdtPr>
-                                          <w:sdtEndPr/>
                                           <w:sdtContent>
                                             <w:r w:rsidR="004B0574" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>Feu clic aquí per e</w:t>
                                             </w:r>
                                             <w:r w:rsidR="004B0574">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
                                               </w:rPr>
                                               <w:t>s</w:t>
                                             </w:r>
                                             <w:r w:rsidR="004B0574" w:rsidRPr="00F06FB1">
                                               <w:rPr>
                                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                                 <w:iCs/>
                                                 <w:sz w:val="16"/>
                                                 <w:szCs w:val="16"/>
@@ -10322,78 +10300,75 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Empresa o activitat: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="207462540"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-2126386134"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="1649467752"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Feu clic aquí per e</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00177B7B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>s</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
@@ -10418,78 +10393,75 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Adreça i població: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-763294858"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="102386840"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="1800880341"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Feu clic aquí per e</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00177B7B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>s</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
@@ -10514,78 +10486,75 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Tipus d’activitat: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="3331853"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="1925147313"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="-575204203"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Feu clic aquí per e</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00177B7B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>s</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
@@ -10610,78 +10579,75 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Data d’inici: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="1480274958"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="1156027275"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="1581648116"/>
                                   <w:showingPlcHdr/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Feu clic aquí per e</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00177B7B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>s</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00177B7B" w:rsidRPr="00F06FB1">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
@@ -10706,91 +10672,87 @@
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Horari: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-987855800"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="760257306"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:id w:val="-1859500542"/>
                                 </w:sdtPr>
-                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:id w:val="571704219"/>
                                       <w:showingPlcHdr/>
                                     </w:sdtPr>
-                                    <w:sdtEndPr/>
                                     <w:sdtContent>
                                       <w:r w:rsidR="004B0574" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>Feu clic aquí per e</w:t>
                                       </w:r>
                                       <w:r w:rsidR="004B0574">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
                                         </w:rPr>
                                         <w:t>s</w:t>
                                       </w:r>
                                       <w:r w:rsidR="004B0574" w:rsidRPr="00F06FB1">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                           <w:iCs/>
                                           <w:sz w:val="16"/>
                                           <w:szCs w:val="16"/>
@@ -11350,154 +11312,150 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">SÍ </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="758414157"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">NO </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-1977829326"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="0E1C0DA9" w14:textId="77777777" w:rsidR="002B48AE" w:rsidRPr="00F06FB1" w:rsidRDefault="002B48AE" w:rsidP="002B48AE">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Descripció de l’activitat: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="415672807"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="332576414"/>
                                     <w:showingPlcHdr/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:r w:rsidRPr="00F06FB1">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:t>Feu clic aquí per e</w:t>
                                     </w:r>
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:t>s</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00F06FB1">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
@@ -11549,154 +11507,150 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">SÍ </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="1345281458"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="00F06FB1">
                                   <w:rPr>
                                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">NO </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="-737481353"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidRPr="00F06FB1">
                                   <w:rPr>
                                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                     <w:b/>
                                     <w:iCs/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="0E1C0DAC" w14:textId="77777777" w:rsidR="002B48AE" w:rsidRPr="00F06FB1" w:rsidRDefault="002B48AE" w:rsidP="002B48AE">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06FB1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Descripció de l’activitat: </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:id w:val="1823621096"/>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:iCs/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:id w:val="-1682117834"/>
                                     <w:showingPlcHdr/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:r w:rsidRPr="00F06FB1">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:t>Feu clic aquí per e</w:t>
                                     </w:r>
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:t>s</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00F06FB1">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
@@ -11830,154 +11784,150 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">SÍ </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="758414157"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                               <w:b/>
                               <w:iCs/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">NO </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-1977829326"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                               <w:b/>
                               <w:iCs/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="0E1C0DA9" w14:textId="77777777" w:rsidR="002B48AE" w:rsidRPr="00F06FB1" w:rsidRDefault="002B48AE" w:rsidP="002B48AE">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Descripció de l’activitat: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="415672807"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="332576414"/>
                               <w:showingPlcHdr/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidRPr="00F06FB1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Feu clic aquí per e</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>s</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00F06FB1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
@@ -12029,154 +11979,150 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">SÍ </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="1345281458"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="00F06FB1">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                               <w:b/>
                               <w:iCs/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">NO </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="-737481353"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidRPr="00F06FB1">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                               <w:b/>
                               <w:iCs/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="0E1C0DAC" w14:textId="77777777" w:rsidR="002B48AE" w:rsidRPr="00F06FB1" w:rsidRDefault="002B48AE" w:rsidP="002B48AE">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06FB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Descripció de l’activitat: </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:iCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:id w:val="1823621096"/>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:id w:val="-1682117834"/>
                               <w:showingPlcHdr/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidRPr="00F06FB1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Feu clic aquí per e</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>s</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00F06FB1">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
@@ -12249,293 +12195,283 @@
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E1C0D39" w14:textId="77777777" w:rsidR="00E162DE" w:rsidRDefault="00E162DE" w:rsidP="00DF4A93">
       <w:pPr>
         <w:ind w:right="-428"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E162DE" w:rsidSect="00D33DB8">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="8" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="8" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E1C0D51" w14:textId="77777777" w:rsidR="001E40A5" w:rsidRDefault="001E40A5" w:rsidP="00E85EB4">
+    <w:p w14:paraId="0CC9FB92" w14:textId="77777777" w:rsidR="000B2BF4" w:rsidRDefault="000B2BF4" w:rsidP="00E85EB4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E1C0D52" w14:textId="77777777" w:rsidR="001E40A5" w:rsidRDefault="001E40A5" w:rsidP="00E85EB4">
+    <w:p w14:paraId="0520610E" w14:textId="77777777" w:rsidR="000B2BF4" w:rsidRDefault="000B2BF4" w:rsidP="00E85EB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica 55 Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E1C0D5A" w14:textId="77777777" w:rsidR="00E7369B" w:rsidRDefault="00E7369B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="148A7690" w14:textId="77777777" w:rsidR="00682E49" w:rsidRDefault="00682E49">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E1C0D5B" w14:textId="77777777" w:rsidR="006815A1" w:rsidRPr="00C21059" w:rsidRDefault="006815A1" w:rsidP="006815A1">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0E1C0D5C" w14:textId="77777777" w:rsidR="006815A1" w:rsidRDefault="006815A1" w:rsidP="009D0881">
+  <w:p w14:paraId="0E1C0D5C" w14:textId="7EA51ED7" w:rsidR="006815A1" w:rsidRDefault="006815A1" w:rsidP="009D0881">
     <w:pPr>
       <w:ind w:left="-540" w:right="-470"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00702E61">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Edifici A · Campus de la UAB ·08193 Bellaterra </w:t>
     </w:r>
     <w:r w:rsidR="009D0881">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009D0881">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009D0881">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009D0881">
+    <w:r w:rsidR="00611FA6">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00611FA6">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009D0881">
+    <w:r w:rsidR="00611FA6">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009D0881">
+    <w:r w:rsidR="00611FA6">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B71664">
+    <w:r w:rsidR="00611FA6">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">      </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B71664">
-[...17 lines deleted...]
-    <w:r w:rsidR="00992733" w:rsidRPr="00702E61">
+    <w:r w:rsidR="00611FA6" w:rsidRPr="00611FA6">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>agp.vinculacions.pdi@uab.cat</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E1C0D5D" w14:textId="77777777" w:rsidR="006815A1" w:rsidRDefault="006815A1" w:rsidP="009D0881">
     <w:pPr>
       <w:ind w:left="-540" w:right="-470"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00702E61">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>(Cerdanyola del Vallès) · Barcelona · Spain</w:t>
     </w:r>
     <w:r w:rsidR="009D0881">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -12607,90 +12543,90 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A47484">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E1C0D5E" w14:textId="77777777" w:rsidR="006815A1" w:rsidRPr="006815A1" w:rsidRDefault="006815A1" w:rsidP="009D0881">
     <w:pPr>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica 55 Roman" w:hAnsi="Helvetica 55 Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E1C0D60" w14:textId="77777777" w:rsidR="00E7369B" w:rsidRDefault="00E7369B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29A3E342" w14:textId="77777777" w:rsidR="00682E49" w:rsidRDefault="00682E49">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E1C0D4F" w14:textId="77777777" w:rsidR="001E40A5" w:rsidRDefault="001E40A5" w:rsidP="00E85EB4">
+    <w:p w14:paraId="77EFB4B0" w14:textId="77777777" w:rsidR="000B2BF4" w:rsidRDefault="000B2BF4" w:rsidP="00E85EB4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E1C0D50" w14:textId="77777777" w:rsidR="001E40A5" w:rsidRDefault="001E40A5" w:rsidP="00E85EB4">
+    <w:p w14:paraId="3BE9F698" w14:textId="77777777" w:rsidR="000B2BF4" w:rsidRDefault="000B2BF4" w:rsidP="00E85EB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E1C0D53" w14:textId="77777777" w:rsidR="00E7369B" w:rsidRDefault="00E7369B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FA068CE" w14:textId="77777777" w:rsidR="00682E49" w:rsidRDefault="00682E49">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Taulaambquadrcula"/>
       <w:tblW w:w="11057" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2736"/>
       <w:gridCol w:w="4217"/>
       <w:gridCol w:w="4104"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CE222C" w14:paraId="0E1C0D58" w14:textId="77777777" w:rsidTr="00CE222C">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
@@ -12758,275 +12694,130 @@
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="704850" cy="704850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4217" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0E1C0D56" w14:textId="77777777" w:rsidR="00A47484" w:rsidRPr="00A47484" w:rsidRDefault="00A47484" w:rsidP="00A47484">
-          <w:r>
+        <w:p w14:paraId="5122F9F1" w14:textId="77777777" w:rsidR="00695B97" w:rsidRDefault="00695B97" w:rsidP="00695B97">
+          <w:pPr>
             <w:rPr>
-              <w:noProof/>
-              <w:lang w:eastAsia="ca-ES"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <mc:AlternateContent>
-[...182 lines deleted...]
-            </mc:AlternateContent>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0C251DA9" w14:textId="77777777" w:rsidR="00695B97" w:rsidRDefault="00695B97" w:rsidP="00695B97">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0D1D9796" w14:textId="45DB6100" w:rsidR="00695B97" w:rsidRPr="00695B97" w:rsidRDefault="00695B97" w:rsidP="00695B97">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00695B97">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Unitat de Gestió del PDI i Finançament Específic</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0E1C0D56" w14:textId="434D1D46" w:rsidR="006E039A" w:rsidRPr="00A47484" w:rsidRDefault="00695B97" w:rsidP="00695B97">
+          <w:r w:rsidRPr="00695B97">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Àrea de Gestió de Persones</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00695B97">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:br/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4104" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0E1C0D57" w14:textId="2679F1AF" w:rsidR="00CE222C" w:rsidRDefault="00CE222C" w:rsidP="00CE222C">
           <w:pPr>
             <w:pStyle w:val="Capalera"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E1C0D59" w14:textId="77777777" w:rsidR="00B961A2" w:rsidRDefault="00B961A2" w:rsidP="00CE222C">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E1C0D5F" w14:textId="77777777" w:rsidR="00E7369B" w:rsidRDefault="00E7369B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FCFB5A2" w14:textId="77777777" w:rsidR="00682E49" w:rsidRDefault="00682E49">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="106F17BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CA25044"/>
     <w:lvl w:ilvl="0" w:tplc="D8FCF9AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14132,188 +13923,196 @@
   <w:num w:numId="5" w16cid:durableId="702242691">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="657154286">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1731269327">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1447459206">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="703750209">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1690334827">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="246042075">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B71494"/>
     <w:rsid w:val="00017257"/>
     <w:rsid w:val="0002372C"/>
     <w:rsid w:val="00032FB8"/>
     <w:rsid w:val="00035D35"/>
     <w:rsid w:val="00041A0E"/>
     <w:rsid w:val="00046F64"/>
     <w:rsid w:val="000475C9"/>
     <w:rsid w:val="00047A94"/>
     <w:rsid w:val="00055D9F"/>
     <w:rsid w:val="0006315F"/>
     <w:rsid w:val="00067F43"/>
     <w:rsid w:val="0007424B"/>
     <w:rsid w:val="00075292"/>
     <w:rsid w:val="000752F6"/>
     <w:rsid w:val="000826BB"/>
     <w:rsid w:val="00090432"/>
     <w:rsid w:val="00090FD7"/>
     <w:rsid w:val="00096B84"/>
     <w:rsid w:val="000A07AB"/>
     <w:rsid w:val="000A4D22"/>
     <w:rsid w:val="000A6E35"/>
+    <w:rsid w:val="000B2BF4"/>
     <w:rsid w:val="000B4E1B"/>
     <w:rsid w:val="000D0C9C"/>
     <w:rsid w:val="000D0F9E"/>
     <w:rsid w:val="000D6052"/>
     <w:rsid w:val="000E4210"/>
     <w:rsid w:val="000E5AEF"/>
     <w:rsid w:val="000F2EDA"/>
     <w:rsid w:val="000F772F"/>
     <w:rsid w:val="0010007F"/>
     <w:rsid w:val="001119E6"/>
     <w:rsid w:val="001153B0"/>
     <w:rsid w:val="00120D7C"/>
     <w:rsid w:val="0013000A"/>
     <w:rsid w:val="00136BC4"/>
     <w:rsid w:val="001466E1"/>
     <w:rsid w:val="00160ABB"/>
     <w:rsid w:val="00161D8C"/>
     <w:rsid w:val="001629B0"/>
     <w:rsid w:val="00166ED6"/>
     <w:rsid w:val="0017270D"/>
     <w:rsid w:val="00176FB3"/>
+    <w:rsid w:val="00177329"/>
     <w:rsid w:val="00177B7B"/>
     <w:rsid w:val="001879AD"/>
     <w:rsid w:val="00191673"/>
     <w:rsid w:val="0019584B"/>
     <w:rsid w:val="001A0301"/>
     <w:rsid w:val="001A11AF"/>
     <w:rsid w:val="001B706D"/>
     <w:rsid w:val="001E114F"/>
     <w:rsid w:val="001E3195"/>
     <w:rsid w:val="001E40A5"/>
     <w:rsid w:val="001F4273"/>
     <w:rsid w:val="001F5AC2"/>
     <w:rsid w:val="0020037D"/>
     <w:rsid w:val="00205E93"/>
     <w:rsid w:val="00214608"/>
     <w:rsid w:val="0021754F"/>
     <w:rsid w:val="00220CB2"/>
     <w:rsid w:val="00246181"/>
     <w:rsid w:val="00247A23"/>
     <w:rsid w:val="00247D8D"/>
     <w:rsid w:val="002518AA"/>
+    <w:rsid w:val="0025311F"/>
     <w:rsid w:val="00253A89"/>
     <w:rsid w:val="00255EBF"/>
     <w:rsid w:val="00261DBA"/>
     <w:rsid w:val="00263157"/>
     <w:rsid w:val="00272282"/>
     <w:rsid w:val="0027515B"/>
     <w:rsid w:val="00282324"/>
     <w:rsid w:val="00287F06"/>
     <w:rsid w:val="00293BFE"/>
     <w:rsid w:val="002A36B5"/>
     <w:rsid w:val="002A47B5"/>
     <w:rsid w:val="002A756F"/>
     <w:rsid w:val="002B48AE"/>
     <w:rsid w:val="002E72B5"/>
     <w:rsid w:val="002F1EE1"/>
     <w:rsid w:val="00310BA2"/>
+    <w:rsid w:val="003142F2"/>
     <w:rsid w:val="00315F4D"/>
     <w:rsid w:val="00317D75"/>
     <w:rsid w:val="00321EC8"/>
     <w:rsid w:val="003338C8"/>
     <w:rsid w:val="00337A06"/>
     <w:rsid w:val="00343A42"/>
     <w:rsid w:val="00355A7B"/>
     <w:rsid w:val="00362605"/>
     <w:rsid w:val="003713CE"/>
     <w:rsid w:val="003746DC"/>
     <w:rsid w:val="003747D9"/>
     <w:rsid w:val="00380ADB"/>
     <w:rsid w:val="003A16E0"/>
     <w:rsid w:val="003A6D0D"/>
     <w:rsid w:val="003A7988"/>
     <w:rsid w:val="003B04D3"/>
+    <w:rsid w:val="003B5013"/>
     <w:rsid w:val="003C095C"/>
     <w:rsid w:val="003C197C"/>
     <w:rsid w:val="003C370E"/>
     <w:rsid w:val="003C5F69"/>
     <w:rsid w:val="003C6BA7"/>
     <w:rsid w:val="003D0EFB"/>
     <w:rsid w:val="003F519E"/>
     <w:rsid w:val="003F6F8B"/>
     <w:rsid w:val="004012D9"/>
     <w:rsid w:val="00401E9E"/>
     <w:rsid w:val="00415AC3"/>
     <w:rsid w:val="004216D0"/>
     <w:rsid w:val="0042472D"/>
     <w:rsid w:val="00427D08"/>
     <w:rsid w:val="004405C5"/>
+    <w:rsid w:val="004447EA"/>
     <w:rsid w:val="00447903"/>
+    <w:rsid w:val="00450550"/>
     <w:rsid w:val="0045716E"/>
     <w:rsid w:val="0046461E"/>
     <w:rsid w:val="00475966"/>
     <w:rsid w:val="004763A3"/>
     <w:rsid w:val="004840EE"/>
     <w:rsid w:val="00485BE3"/>
     <w:rsid w:val="0048791B"/>
     <w:rsid w:val="00490E81"/>
     <w:rsid w:val="00497400"/>
     <w:rsid w:val="004A13EA"/>
     <w:rsid w:val="004B0574"/>
     <w:rsid w:val="004B42E1"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004C0FF4"/>
     <w:rsid w:val="004C4F0A"/>
     <w:rsid w:val="004D3241"/>
     <w:rsid w:val="004E1650"/>
     <w:rsid w:val="004E3F3D"/>
     <w:rsid w:val="004E7FD6"/>
     <w:rsid w:val="004F0713"/>
     <w:rsid w:val="0050102E"/>
     <w:rsid w:val="0050467D"/>
     <w:rsid w:val="0050574E"/>
     <w:rsid w:val="005060E9"/>
     <w:rsid w:val="0051108D"/>
@@ -14327,350 +14126,364 @@
     <w:rsid w:val="00527CF4"/>
     <w:rsid w:val="00535757"/>
     <w:rsid w:val="00544C96"/>
     <w:rsid w:val="00545B66"/>
     <w:rsid w:val="005463B2"/>
     <w:rsid w:val="00562EFD"/>
     <w:rsid w:val="005662BE"/>
     <w:rsid w:val="0056637C"/>
     <w:rsid w:val="00570BE8"/>
     <w:rsid w:val="00574CD1"/>
     <w:rsid w:val="00586763"/>
     <w:rsid w:val="00587F0B"/>
     <w:rsid w:val="00593C24"/>
     <w:rsid w:val="0059448E"/>
     <w:rsid w:val="005A0B7B"/>
     <w:rsid w:val="005C595A"/>
     <w:rsid w:val="005E1198"/>
     <w:rsid w:val="005E4340"/>
     <w:rsid w:val="005E5AE0"/>
     <w:rsid w:val="005F0D18"/>
     <w:rsid w:val="005F1874"/>
     <w:rsid w:val="005F2025"/>
     <w:rsid w:val="005F70BA"/>
     <w:rsid w:val="00601157"/>
     <w:rsid w:val="00605BBE"/>
+    <w:rsid w:val="00611FA6"/>
     <w:rsid w:val="00614C1D"/>
     <w:rsid w:val="00620CE9"/>
     <w:rsid w:val="006235C7"/>
     <w:rsid w:val="00624AA9"/>
     <w:rsid w:val="00625FC3"/>
     <w:rsid w:val="00633121"/>
     <w:rsid w:val="00646922"/>
     <w:rsid w:val="00651100"/>
+    <w:rsid w:val="00655CA0"/>
     <w:rsid w:val="006561A9"/>
     <w:rsid w:val="00656A2B"/>
     <w:rsid w:val="00670E5B"/>
     <w:rsid w:val="006731BA"/>
     <w:rsid w:val="006815A1"/>
+    <w:rsid w:val="00682E49"/>
+    <w:rsid w:val="00683B92"/>
     <w:rsid w:val="006853B4"/>
+    <w:rsid w:val="00695B97"/>
     <w:rsid w:val="0069686B"/>
     <w:rsid w:val="006B461E"/>
     <w:rsid w:val="006C3AAD"/>
     <w:rsid w:val="006D01F8"/>
     <w:rsid w:val="006D3256"/>
+    <w:rsid w:val="006E039A"/>
     <w:rsid w:val="006E4B24"/>
     <w:rsid w:val="006E79AD"/>
     <w:rsid w:val="006E7C96"/>
     <w:rsid w:val="006F0554"/>
     <w:rsid w:val="00700DF7"/>
     <w:rsid w:val="00702AA7"/>
     <w:rsid w:val="0070449C"/>
     <w:rsid w:val="00715E95"/>
     <w:rsid w:val="00722A78"/>
     <w:rsid w:val="00724AED"/>
     <w:rsid w:val="0072602E"/>
     <w:rsid w:val="0072714A"/>
     <w:rsid w:val="00727281"/>
     <w:rsid w:val="00727334"/>
+    <w:rsid w:val="00730F41"/>
     <w:rsid w:val="007332DB"/>
     <w:rsid w:val="00744AAA"/>
     <w:rsid w:val="0075097C"/>
     <w:rsid w:val="0076118A"/>
+    <w:rsid w:val="007619EB"/>
     <w:rsid w:val="00762FD7"/>
     <w:rsid w:val="00763A99"/>
     <w:rsid w:val="00787A40"/>
     <w:rsid w:val="00791E70"/>
     <w:rsid w:val="007923B6"/>
     <w:rsid w:val="00795D10"/>
     <w:rsid w:val="007967C6"/>
     <w:rsid w:val="00797B4C"/>
     <w:rsid w:val="007A2A31"/>
     <w:rsid w:val="007B2526"/>
     <w:rsid w:val="007B4187"/>
     <w:rsid w:val="007C0B88"/>
     <w:rsid w:val="007C7462"/>
     <w:rsid w:val="007D544A"/>
     <w:rsid w:val="007D63E2"/>
     <w:rsid w:val="007E1AFE"/>
     <w:rsid w:val="007F5A68"/>
     <w:rsid w:val="007F6087"/>
     <w:rsid w:val="00800C6C"/>
     <w:rsid w:val="00800F2C"/>
     <w:rsid w:val="0080580B"/>
     <w:rsid w:val="00806D21"/>
     <w:rsid w:val="008204DA"/>
     <w:rsid w:val="00822477"/>
     <w:rsid w:val="008239A7"/>
     <w:rsid w:val="00834F67"/>
     <w:rsid w:val="00840249"/>
     <w:rsid w:val="00843E8F"/>
     <w:rsid w:val="00845326"/>
     <w:rsid w:val="008454FA"/>
     <w:rsid w:val="00864547"/>
     <w:rsid w:val="00873B85"/>
     <w:rsid w:val="00873F5E"/>
     <w:rsid w:val="008771B1"/>
     <w:rsid w:val="0088362E"/>
+    <w:rsid w:val="008845F9"/>
     <w:rsid w:val="008A204C"/>
     <w:rsid w:val="008A30FD"/>
     <w:rsid w:val="008B1D61"/>
     <w:rsid w:val="008C6383"/>
     <w:rsid w:val="008C7F03"/>
     <w:rsid w:val="008D6793"/>
     <w:rsid w:val="008E1791"/>
     <w:rsid w:val="008E2D13"/>
     <w:rsid w:val="008E7C56"/>
     <w:rsid w:val="009061C8"/>
     <w:rsid w:val="00923A67"/>
     <w:rsid w:val="00925A85"/>
     <w:rsid w:val="00926E46"/>
     <w:rsid w:val="00930452"/>
     <w:rsid w:val="00932C5E"/>
     <w:rsid w:val="00932F65"/>
     <w:rsid w:val="00941167"/>
     <w:rsid w:val="00941E2C"/>
     <w:rsid w:val="0095360F"/>
     <w:rsid w:val="00953D2C"/>
     <w:rsid w:val="0095623A"/>
     <w:rsid w:val="00964CA4"/>
     <w:rsid w:val="00965676"/>
     <w:rsid w:val="009701D8"/>
     <w:rsid w:val="00973147"/>
     <w:rsid w:val="0097705E"/>
     <w:rsid w:val="009841C3"/>
     <w:rsid w:val="00984852"/>
     <w:rsid w:val="00985B47"/>
     <w:rsid w:val="00987347"/>
     <w:rsid w:val="00992733"/>
     <w:rsid w:val="009A457E"/>
+    <w:rsid w:val="009C6DA3"/>
     <w:rsid w:val="009D0881"/>
     <w:rsid w:val="009D7BA8"/>
     <w:rsid w:val="009E60DC"/>
     <w:rsid w:val="00A07A15"/>
     <w:rsid w:val="00A31C72"/>
     <w:rsid w:val="00A47484"/>
     <w:rsid w:val="00A514EF"/>
     <w:rsid w:val="00A55599"/>
     <w:rsid w:val="00A57B76"/>
     <w:rsid w:val="00A66598"/>
     <w:rsid w:val="00A7331F"/>
     <w:rsid w:val="00A82845"/>
     <w:rsid w:val="00AA28EF"/>
     <w:rsid w:val="00AA5935"/>
     <w:rsid w:val="00AA6027"/>
     <w:rsid w:val="00AB0CC8"/>
     <w:rsid w:val="00AD5B87"/>
     <w:rsid w:val="00AE064A"/>
     <w:rsid w:val="00AE0F4A"/>
     <w:rsid w:val="00AF11C3"/>
     <w:rsid w:val="00B04531"/>
     <w:rsid w:val="00B0666A"/>
     <w:rsid w:val="00B06842"/>
     <w:rsid w:val="00B12220"/>
     <w:rsid w:val="00B133C4"/>
     <w:rsid w:val="00B254CA"/>
     <w:rsid w:val="00B437B9"/>
     <w:rsid w:val="00B50276"/>
     <w:rsid w:val="00B51C75"/>
     <w:rsid w:val="00B54623"/>
     <w:rsid w:val="00B54C34"/>
     <w:rsid w:val="00B64299"/>
     <w:rsid w:val="00B71494"/>
     <w:rsid w:val="00B71664"/>
     <w:rsid w:val="00B75AA9"/>
     <w:rsid w:val="00B83688"/>
     <w:rsid w:val="00B85BA0"/>
     <w:rsid w:val="00B961A2"/>
     <w:rsid w:val="00BA444A"/>
     <w:rsid w:val="00BA7244"/>
     <w:rsid w:val="00BA7B34"/>
     <w:rsid w:val="00BB4217"/>
     <w:rsid w:val="00BB4D04"/>
     <w:rsid w:val="00BB5757"/>
     <w:rsid w:val="00BC2863"/>
+    <w:rsid w:val="00BD5C6D"/>
     <w:rsid w:val="00BD797D"/>
     <w:rsid w:val="00BE1CA6"/>
     <w:rsid w:val="00BE677D"/>
     <w:rsid w:val="00BF0369"/>
     <w:rsid w:val="00BF0AB6"/>
     <w:rsid w:val="00BF14AC"/>
     <w:rsid w:val="00C01F00"/>
     <w:rsid w:val="00C1445B"/>
     <w:rsid w:val="00C17114"/>
     <w:rsid w:val="00C21059"/>
     <w:rsid w:val="00C35D00"/>
     <w:rsid w:val="00C411F5"/>
     <w:rsid w:val="00C4202C"/>
     <w:rsid w:val="00C50690"/>
     <w:rsid w:val="00C6177F"/>
     <w:rsid w:val="00C63EC8"/>
     <w:rsid w:val="00C874C0"/>
     <w:rsid w:val="00C91BEB"/>
     <w:rsid w:val="00C96CB3"/>
     <w:rsid w:val="00CA6354"/>
     <w:rsid w:val="00CC0143"/>
     <w:rsid w:val="00CC12A4"/>
     <w:rsid w:val="00CC3850"/>
     <w:rsid w:val="00CC3D83"/>
     <w:rsid w:val="00CC496A"/>
+    <w:rsid w:val="00CC5A63"/>
     <w:rsid w:val="00CD48AB"/>
     <w:rsid w:val="00CD7996"/>
     <w:rsid w:val="00CE222C"/>
     <w:rsid w:val="00CE6FA0"/>
     <w:rsid w:val="00D00AE1"/>
     <w:rsid w:val="00D02E82"/>
     <w:rsid w:val="00D04325"/>
     <w:rsid w:val="00D106C6"/>
     <w:rsid w:val="00D11D12"/>
     <w:rsid w:val="00D1358A"/>
     <w:rsid w:val="00D233DE"/>
     <w:rsid w:val="00D2385C"/>
     <w:rsid w:val="00D27163"/>
     <w:rsid w:val="00D30A35"/>
     <w:rsid w:val="00D33DB8"/>
+    <w:rsid w:val="00D3548B"/>
     <w:rsid w:val="00D35613"/>
     <w:rsid w:val="00D50429"/>
     <w:rsid w:val="00D5203C"/>
     <w:rsid w:val="00D65524"/>
     <w:rsid w:val="00D71182"/>
     <w:rsid w:val="00D750A6"/>
     <w:rsid w:val="00D77429"/>
     <w:rsid w:val="00D82AB4"/>
     <w:rsid w:val="00D85A9A"/>
     <w:rsid w:val="00D87834"/>
     <w:rsid w:val="00D9614B"/>
     <w:rsid w:val="00DB094B"/>
     <w:rsid w:val="00DB33FF"/>
     <w:rsid w:val="00DC2111"/>
     <w:rsid w:val="00DC375B"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DE0723"/>
     <w:rsid w:val="00DE2848"/>
     <w:rsid w:val="00DE3EA2"/>
     <w:rsid w:val="00DE5968"/>
     <w:rsid w:val="00DF0FA7"/>
     <w:rsid w:val="00DF4A93"/>
     <w:rsid w:val="00DF6EE6"/>
     <w:rsid w:val="00DF7540"/>
     <w:rsid w:val="00E116A1"/>
     <w:rsid w:val="00E12761"/>
     <w:rsid w:val="00E15921"/>
     <w:rsid w:val="00E162DE"/>
     <w:rsid w:val="00E24769"/>
     <w:rsid w:val="00E25FB0"/>
     <w:rsid w:val="00E26987"/>
     <w:rsid w:val="00E3589C"/>
     <w:rsid w:val="00E436C4"/>
     <w:rsid w:val="00E44BC3"/>
     <w:rsid w:val="00E55670"/>
     <w:rsid w:val="00E606CB"/>
     <w:rsid w:val="00E63DEF"/>
     <w:rsid w:val="00E675D6"/>
     <w:rsid w:val="00E677D4"/>
     <w:rsid w:val="00E70C6A"/>
     <w:rsid w:val="00E717FB"/>
     <w:rsid w:val="00E71EDE"/>
     <w:rsid w:val="00E7369B"/>
     <w:rsid w:val="00E74F6F"/>
     <w:rsid w:val="00E85EB4"/>
     <w:rsid w:val="00E943C6"/>
     <w:rsid w:val="00EA2328"/>
+    <w:rsid w:val="00EA3E37"/>
     <w:rsid w:val="00EA752A"/>
     <w:rsid w:val="00EB158C"/>
     <w:rsid w:val="00EB5982"/>
     <w:rsid w:val="00EC42FF"/>
     <w:rsid w:val="00ED11A2"/>
     <w:rsid w:val="00ED76C4"/>
     <w:rsid w:val="00EE0276"/>
     <w:rsid w:val="00EE6E84"/>
     <w:rsid w:val="00F06FB1"/>
     <w:rsid w:val="00F15C3B"/>
     <w:rsid w:val="00F2004D"/>
     <w:rsid w:val="00F203F4"/>
     <w:rsid w:val="00F233D4"/>
     <w:rsid w:val="00F40C0A"/>
     <w:rsid w:val="00F42022"/>
     <w:rsid w:val="00F51F13"/>
     <w:rsid w:val="00F54735"/>
     <w:rsid w:val="00F5667C"/>
     <w:rsid w:val="00F66A09"/>
     <w:rsid w:val="00F66F31"/>
     <w:rsid w:val="00F8158D"/>
     <w:rsid w:val="00F8581A"/>
     <w:rsid w:val="00F90FCD"/>
     <w:rsid w:val="00F971CC"/>
     <w:rsid w:val="00FA19B7"/>
     <w:rsid w:val="00FA71F9"/>
     <w:rsid w:val="00FB4552"/>
     <w:rsid w:val="00FB7C33"/>
     <w:rsid w:val="00FD2C7A"/>
     <w:rsid w:val="00FE0910"/>
     <w:rsid w:val="00FE18C0"/>
     <w:rsid w:val="00FE21F7"/>
     <w:rsid w:val="00FF3C01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0E1C0CC9"/>
   <w15:docId w15:val="{8B5F8583-B3F5-41CC-901E-A3A5CABC545B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15578,51 +15391,51 @@
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="006815A1"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enllavisitat">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00800C6C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218638105">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="466163768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15679,63 +15492,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2092923287">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.cat/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="33AFFFA10772490C8D0043FD18A5AB6E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4CAB7B26-D727-42F8-BD0B-C4E47841FE59}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B67C5E" w:rsidRDefault="00ED307A" w:rsidP="00ED307A">
           <w:pPr>
             <w:pStyle w:val="33AFFFA10772490C8D0043FD18A5AB6E"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB21EB">
             <w:rPr>
               <w:rStyle w:val="Textdelcontenidor"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16291,209 +16104,229 @@
               <w:iCs/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>s</w:t>
           </w:r>
           <w:r w:rsidRPr="00F90FCD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:iCs/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>criure text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica 55 Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485226"/>
     <w:rsid w:val="00005DE0"/>
     <w:rsid w:val="00026733"/>
     <w:rsid w:val="00165506"/>
     <w:rsid w:val="00196926"/>
     <w:rsid w:val="00204328"/>
+    <w:rsid w:val="0025311F"/>
+    <w:rsid w:val="002D22A2"/>
     <w:rsid w:val="00306467"/>
+    <w:rsid w:val="00367113"/>
     <w:rsid w:val="00427B3F"/>
     <w:rsid w:val="00485226"/>
     <w:rsid w:val="00521DFB"/>
     <w:rsid w:val="005730BD"/>
     <w:rsid w:val="0063460C"/>
     <w:rsid w:val="00710266"/>
     <w:rsid w:val="00724A26"/>
     <w:rsid w:val="0079012E"/>
     <w:rsid w:val="007A2BFB"/>
     <w:rsid w:val="007F1A57"/>
     <w:rsid w:val="00806D5B"/>
     <w:rsid w:val="008D6059"/>
+    <w:rsid w:val="009F6846"/>
     <w:rsid w:val="009F6E8C"/>
     <w:rsid w:val="00A92729"/>
     <w:rsid w:val="00A94969"/>
     <w:rsid w:val="00AE0BF7"/>
     <w:rsid w:val="00B40875"/>
+    <w:rsid w:val="00B5488D"/>
     <w:rsid w:val="00B60CA7"/>
     <w:rsid w:val="00B67C5E"/>
     <w:rsid w:val="00B72CD8"/>
+    <w:rsid w:val="00BD5C6D"/>
     <w:rsid w:val="00C278A1"/>
     <w:rsid w:val="00C37BD4"/>
     <w:rsid w:val="00C41DC1"/>
     <w:rsid w:val="00C700EB"/>
+    <w:rsid w:val="00CC5A63"/>
     <w:rsid w:val="00D3360B"/>
+    <w:rsid w:val="00D3548B"/>
     <w:rsid w:val="00ED307A"/>
     <w:rsid w:val="00F86BAF"/>
     <w:rsid w:val="00F94C22"/>
     <w:rsid w:val="00FC58B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17020,51 +16853,51 @@
     <w:name w:val="849E03D8E251402D8940F78E074458D96"/>
     <w:rsid w:val="00FC58B4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="579D4FCE2225416AA93A69895577811C6">
     <w:name w:val="579D4FCE2225416AA93A69895577811C6"/>
     <w:rsid w:val="00FC58B4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -17291,90 +17124,447 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004854BA6528C73A499BC16285B8E173DC" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="19b266273f8eb8c1445de3f8a214a09f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4af69165-b505-481b-9011-f24b730a8c49" xmlns:ns3="0c41f792-b750-44f5-ae1e-577e00342cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4de665d2125afdeb780d05ac33467488" ns2:_="" ns3:_="">
+    <xsd:import namespace="4af69165-b505-481b-9011-f24b730a8c49"/>
+    <xsd:import namespace="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4af69165-b505-481b-9011-f24b730a8c49" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c41f792-b750-44f5-ae1e-577e00342cf2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="S'ha compartit amb detalls" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd509e3e-3285-4e05-9994-47d8446c3dac}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0c41f792-b750-44f5-ae1e-577e00342cf2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipus de contingut"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Títol"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4af69165-b505-481b-9011-f24b730a8c49">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c41f792-b750-44f5-ae1e-577e00342cf2" xsi:nil="true"/>
+    <SharedWithUsers xmlns="0c41f792-b750-44f5-ae1e-577e00342cf2">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="4af69165-b505-481b-9011-f24b730a8c49" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D0C6F28-EEEE-4F52-831B-665FCA216B43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B511D168-54FC-4A86-9AA8-AB1346C460EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22B12C15-2D20-43F7-B5D1-5D2ACE0F9970}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4af69165-b505-481b-9011-f24b730a8c49"/>
+    <ds:schemaRef ds:uri="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8079E39E-A8A7-4570-8B91-DE920F61C5CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4af69165-b505-481b-9011-f24b730a8c49"/>
+    <ds:schemaRef ds:uri="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>108</Words>
-  <Characters>598</Characters>
+  <Words>105</Words>
+  <Characters>601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Joan Farre Vila</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004854BA6528C73A499BC16285B8E173DC</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>58650400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>