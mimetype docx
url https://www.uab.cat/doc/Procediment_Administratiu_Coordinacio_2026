--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -1,3567 +1,4715 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...18 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="0C795085" w14:textId="77777777" w:rsidR="004C1DFA" w:rsidRDefault="004C1DFA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTADES DE COORDINACIÓ PROGRAMA ERASMUS+</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCEDIMENT ADMINISTRATIU 2025-2026</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45235BDE" w14:textId="77777777" w:rsidR="00B04F2C" w:rsidRDefault="004C1DFA" w:rsidP="00996B3E">
-[...126 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'objectiu d’una estada de coordinació Erasmus pot tenir dues vessants: visitar una universitat amb la finalitat de signar un nou acord d’intercanvi, o bé visitar una universitat amb la qual ja existeix intercanvi per tal de fer-ne el seguiment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per realitzar una estada de coordinació no és necessari que hi hagi un acord Erasmus entre la universitat que es visita i la UAB, però sí que és necessari que l'altra institució participi en el programa Erasmus+ i escrigui una carta d’invitació.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A70143D" w14:textId="77777777" w:rsidR="00B04F2C" w:rsidRDefault="004C1DFA" w:rsidP="00996B3E">
-[...94 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquestes estades es subvencionen a través dels fons per al Suport Organitzatiu (OM) del programa Erasmus+. El pressupost màxim que subvencionarà l’Àrea de Relacions Internacionals seran </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">900€ per estada</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00530AF1">
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada centre podrà demanar com a màxim una estada de coordinació per curs acadèmic.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C97CEE" w14:textId="77777777" w:rsidR="004C1DFA" w:rsidRDefault="004C1DFA" w:rsidP="00996B3E">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es considera que la durada màxima d'una estada de coordinació és d'una setmana, en qualsevol cas, l'import màxim de l'ajut serà de 900€. (Nota: Si les despeses justificades superen els 900€ aquest és l’import màxim que es pagarà i si les despeses justificades no arriben als 900€, es pagarà a raó del total justificat).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CA8669" w14:textId="77777777" w:rsidR="004C1DFA" w:rsidRDefault="004C1DFA" w:rsidP="00B04F2C">
-[...188 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficiaris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordinadors d’intercanvi dels centres de la UAB i dels centres adscrits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El coordinador d’intercanvi podrà designar, si s’escau, a algun altre membre del PDI del seu centre per realitzar l’estada de coordinació en el seu lloc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada centre podrà demanar com a màxim una estada de coordinació per curs acadèmic. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentació de sol·licituds:  fins el 31 de maig 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="240" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realització d'estades: fins el 31 de juliol de 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tramitació</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abans del viatge: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EFAC9B" w14:textId="77777777" w:rsidR="00530AF1" w:rsidRDefault="00530AF1" w:rsidP="00B04F2C">
-[...292 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...104 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omplir la sol·licitud, signada pel professor/a i/o pel coordinador d'intercanvis del centre, indicant el pressupost aproximat del viatge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal signar electrònicament aquesta sol·licitud i registrar-la juntament amb una carta d’invitació a la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="008C38EF">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="0000ff"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>seu electrònica</w:t>
+          <w:t xml:space="preserve">seu electrònica</w:t>
         </w:r>
-        <w:r w:rsidRPr="008C38EF">
+      </w:hyperlink>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="0000ff"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve"> de la UAB</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F334F3">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> com a Sol·licitud Genèrica. L’aprovació de l’ajut sol·licitat serà comunicada a la persona interessada per correu electrònic a l’adreça indicada en aquest document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D84564E" w14:textId="41A37DC3" w:rsidR="00B06EB2" w:rsidRPr="00D44D2F" w:rsidRDefault="00B06EB2" w:rsidP="00F334F3">
-[...13 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:after="100"/>
-[...46 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="100" w:before="100" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un cop revisada la sol·licitud, es comunicarà per e-mail a l’interessat/da la concessió de l'ajut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C84C4EE" w14:textId="77777777" w:rsidR="00996B3E" w:rsidRDefault="00996B3E" w:rsidP="00FC2C9A">
-[...41 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Renúncies </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas de renúncia, us demanem que aviseu per e-mail (erasmus.staff@uab.cat), al més aviat possible, per tal de poder readjudicar l’ajut econòmic entre les sol·licituds que hagin quedat en llista d’espera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E121181" w14:textId="77777777" w:rsidR="00996B3E" w:rsidRDefault="00996B3E" w:rsidP="00B04F2C">
-[...241 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liquidació de l’estada </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El pagament de l'ajut queda supeditat a la presentació de tota la documentació següent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">1.- Certificat d'estada de coordinació original signat i segellat per la universitat de destinació on s'indiquin les dates de l’estada </w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">2.- Informe breu de les tasques realitzades.</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">3.- Justificants econòmics originals de les despeses del viatge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.- Targetes d’embarcament</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">El pagament dels ajuts es tramitarà segons </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00EE3469">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:color w:val="0000ff"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>la normativa de viatges de la UAB</w:t>
+          <w:t xml:space="preserve">la normativa de viatges de la UAB</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="008B50C1">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cal tramitar el transport i l’allotjament  a través de l’Agència de Viatges </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BCD Travell (Avoris)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>uab@viajeseci.es</w:t>
+          <w:t xml:space="preserve">uab@bcdtravel.es</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...18 lines deleted...]
-        <w:r w:rsidR="006E4F0B" w:rsidRPr="00CE7935">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tel 933239661/913916326</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viatges Viñolas, S.A</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>uab@ubicocorporate.com</w:t>
+          <w:t xml:space="preserve">uab@vinolas.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006E4F0B">
-[...262 lines deleted...]
-        <w:r w:rsidR="004C1DFA">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tel </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">977446006/672694964</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) o </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMC Global (PROMOINVERSORA DEL VALLES, S.L.)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">uab@bmcglobal.net</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tel 931317084/931317060</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Per altres despeses no tramitades per aquesta via, s’hauran de presentar els justificants econòmics originals a nom de la UAB amb el NIF Q0818002H on consti que s’ha pagat.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:spacing w:after="280" w:before="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el cas del personal de centres adscrits, el pagament es realitzarà a través del centre adscrit i cal presentar a l’ARI  fotocòpia compulsada dels justificants de les despeses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">L'Àrea d'Economia i Finances no liquidarà cap viatge si la documentació que el justifica arriba més tard del termini màxim de 6 mesos des de la data de realització del viatge.</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">La documentació s’ha de lliurar per correu intern o personalment a:</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">Àrea de Relacions Internacionals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suport a la Mobilitat</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">Edifici N - Plaça Cívica</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:br w:type="textWrapping"/>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informació de la convocatòria i formulari de sol·licitud al web de la UAB, enllaç </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="0000ff"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>Mobilitat i Intercanvi/PDI/Erasmus</w:t>
+          <w:t xml:space="preserve">Mobilitat i Intercanvi/PDI/Erasmus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C1DFA">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> .  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586B7A39" w14:textId="77777777" w:rsidR="004C1DFA" w:rsidRDefault="004C1DFA" w:rsidP="008C2598">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3CB0DA" w14:textId="77777777" w:rsidR="004C1DFA" w:rsidRDefault="004C1DFA" w:rsidP="008C2598">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Per a qualsevol aclariment adreceu-vos a: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6959745C" w14:textId="77777777" w:rsidR="004C1DFA" w:rsidRDefault="004C1DFA" w:rsidP="008C2598">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D1CD1B" w14:textId="77777777" w:rsidR="004C1DFA" w:rsidRDefault="004C1DFA" w:rsidP="008C2598">
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Àrea de Relacions Internacionals – Edifici N, Plaça Cívica   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B65CED" w14:textId="77777777" w:rsidR="004C1DFA" w:rsidRDefault="004C1DFA" w:rsidP="008C2598">
-[...34 lines deleted...]
-        <w:r w:rsidR="008D42E6" w:rsidRPr="008B50C1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel. 93 581 3780  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="0000ff"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>erasmus.staff@uab.cat</w:t>
+          <w:t xml:space="preserve">erasmus.staff@uab.cat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00996B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-      <w:noEndnote/>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId15" w:type="default"/>
+      <w:footerReference r:id="rId16" w:type="default"/>
+      <w:pgSz w:h="16840" w:w="11905" w:orient="portrait"/>
+      <w:pgMar w:bottom="851" w:top="1134" w:left="1134" w:right="1134" w:header="709" w:footer="709"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...47 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Courier New"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33CAE7B6" w14:textId="77777777" w:rsidR="00926297" w:rsidRPr="002D3855" w:rsidRDefault="00926297" w:rsidP="00D83331">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002D3855">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Pàgina </w:t>
     </w:r>
-    <w:r w:rsidRPr="002D3855">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002D3855">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-      </w:rPr>
-[...31 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidRPr="002D3855">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002D3855">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
-[...24 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37DBD166" w14:textId="3E721882" w:rsidR="00926297" w:rsidRDefault="00E965F5" w:rsidP="002D3855">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4252"/>
-        <w:tab w:val="left" w:pos="6804"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="left" w:leader="none" w:pos="6804"/>
       </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A230739" wp14:editId="7EFFA0E2">
-[...14 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:extent cx="1714500" cy="514350"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:docPr id="2" name="image2.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1358331253" name="Imatge 4" descr="Imagen que contiene Logotipo&#10;&#10;Descripción generada automáticamente"/>
-[...64 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1714500" cy="514350"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                  </a:ln>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:drawing>
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-634</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1365250" cy="565150"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapNone/>
+          <wp:docPr descr="Imagen que contiene Logotipo&#10;&#10;Descripción generada automáticamente" id="1" name="image1.png"/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr descr="Imagen que contiene Logotipo&#10;&#10;Descripción generada automáticamente" id="0" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect b="-8388" l="-1567" r="-2611" t="-6452"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1365250" cy="565150"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A9CA42DE">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
-[...112 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1435133286">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...4 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...18 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...11 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...82 lines deleted...]
-  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...12 lines deleted...]
-  <w15:docId w15:val="{5AE6FE82-CBF0-42E0-B267-A56C7F1582FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ca"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...306 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
-[...28 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC2C9A"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculovisitado">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC2C9A"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D83331"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:locked/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...52 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uab@vinolas.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uab@bcdtravel.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.es/servlet/Satellite?cid=1096480093850&amp;pagename=UAB%2FPage%2FTemplatePageLevel2StandardMenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uab@bmcglobal.net" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet-nova.uab.es/doc/Normativa_viatges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erasmus.staff@uab.cat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.uab.cat/seu-electronica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.uab.cat/seu-electronica" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uab@ubicocorporate.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uab@viajeseci.es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet-nova.uab.es/doc/Normativa_viatges" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erasmus.staff@uab.cat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.uab.cat/seu-electronica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.es/servlet/Satellite?cid=1096480093850&amp;pagename=UAB%2FPage%2FTemplatePageLevel2StandardMenu" TargetMode="External"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Oficina">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Oficina">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Oficina">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -3639,422 +4787,98 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miW4iMZjqgD8V+pMLePpi7cAhg1NA==">CgMxLjA4AHIhMXQtNTdNaThLZzQ1MThEaW8zcTRjdXI3MmRkSEdORmI5</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...285 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2089D64E-3AB4-4926-A31A-9DC79306AABF}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...76 lines deleted...]
-</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+    <vt:lpwstr>MediaServiceImageTags</vt:lpwstr>
   </property>
 </Properties>
 </file>