--- v0 (2025-10-11)
+++ v1 (2026-07-04)
@@ -109,91 +109,91 @@
       <w:r w:rsidR="006C1FBE" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidR="00C21930" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> MODIFICACIÓ DE TITULACIÓ</w:t>
       </w:r>
       <w:r w:rsidR="00A93332" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0EF21E" w14:textId="62F5940A" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00A93332">
+    <w:p w14:paraId="0D0EF21E" w14:textId="0DFBE559" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00A93332">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>PER AL CURS 202</w:t>
       </w:r>
-      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+      <w:r w:rsidR="0089443D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+      <w:r w:rsidR="0089443D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116B2046" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C1D9D2" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -4441,50 +4441,51 @@
     <w:rsid w:val="00536188"/>
     <w:rsid w:val="00550EB3"/>
     <w:rsid w:val="00563A23"/>
     <w:rsid w:val="005719FF"/>
     <w:rsid w:val="00571C14"/>
     <w:rsid w:val="00580706"/>
     <w:rsid w:val="005C1199"/>
     <w:rsid w:val="005C2B4C"/>
     <w:rsid w:val="005C5B03"/>
     <w:rsid w:val="005D216A"/>
     <w:rsid w:val="00601E74"/>
     <w:rsid w:val="00602D84"/>
     <w:rsid w:val="0062608A"/>
     <w:rsid w:val="00636BC1"/>
     <w:rsid w:val="006C1FBE"/>
     <w:rsid w:val="006F42E1"/>
     <w:rsid w:val="006F797E"/>
     <w:rsid w:val="00702904"/>
     <w:rsid w:val="00717E74"/>
     <w:rsid w:val="00740A06"/>
     <w:rsid w:val="0076676A"/>
     <w:rsid w:val="00822845"/>
     <w:rsid w:val="008234E5"/>
     <w:rsid w:val="008273C8"/>
     <w:rsid w:val="0089142F"/>
+    <w:rsid w:val="0089443D"/>
     <w:rsid w:val="00894565"/>
     <w:rsid w:val="008A0ACD"/>
     <w:rsid w:val="008A2045"/>
     <w:rsid w:val="008A6D89"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008D2DFD"/>
     <w:rsid w:val="008D4EDF"/>
     <w:rsid w:val="00914B78"/>
     <w:rsid w:val="00914E5F"/>
     <w:rsid w:val="0092199F"/>
     <w:rsid w:val="00930668"/>
     <w:rsid w:val="0093608D"/>
     <w:rsid w:val="00967725"/>
     <w:rsid w:val="00990E6F"/>
     <w:rsid w:val="009A0D4E"/>
     <w:rsid w:val="009B324B"/>
     <w:rsid w:val="009B4B51"/>
     <w:rsid w:val="009B63F3"/>
     <w:rsid w:val="009C2C7B"/>
     <w:rsid w:val="009E3B81"/>
     <w:rsid w:val="00A16D46"/>
     <w:rsid w:val="00A25B54"/>
     <w:rsid w:val="00A3639C"/>
     <w:rsid w:val="00A915CA"/>
     <w:rsid w:val="00A93332"/>
@@ -4512,50 +4513,51 @@
     <w:rsid w:val="00C62CF1"/>
     <w:rsid w:val="00C66461"/>
     <w:rsid w:val="00CA0D26"/>
     <w:rsid w:val="00CA7A8D"/>
     <w:rsid w:val="00CB42BA"/>
     <w:rsid w:val="00CB4AD8"/>
     <w:rsid w:val="00CD340A"/>
     <w:rsid w:val="00CD3B60"/>
     <w:rsid w:val="00CE45D6"/>
     <w:rsid w:val="00D122CF"/>
     <w:rsid w:val="00D76EF6"/>
     <w:rsid w:val="00D91E6F"/>
     <w:rsid w:val="00D955FF"/>
     <w:rsid w:val="00E06EEA"/>
     <w:rsid w:val="00E22C6F"/>
     <w:rsid w:val="00E25C36"/>
     <w:rsid w:val="00E26AE2"/>
     <w:rsid w:val="00E44C82"/>
     <w:rsid w:val="00E54225"/>
     <w:rsid w:val="00E55E06"/>
     <w:rsid w:val="00E55FC4"/>
     <w:rsid w:val="00E85B3B"/>
     <w:rsid w:val="00E87372"/>
     <w:rsid w:val="00E92E5F"/>
     <w:rsid w:val="00E93E70"/>
+    <w:rsid w:val="00E951F7"/>
     <w:rsid w:val="00EA51B2"/>
     <w:rsid w:val="00EC2E5B"/>
     <w:rsid w:val="00EC7AF3"/>
     <w:rsid w:val="00EF65F7"/>
     <w:rsid w:val="00F053FE"/>
     <w:rsid w:val="00F403E0"/>
     <w:rsid w:val="00F4235D"/>
     <w:rsid w:val="00F440AE"/>
     <w:rsid w:val="00F52453"/>
     <w:rsid w:val="00F529E2"/>
     <w:rsid w:val="00F57A25"/>
     <w:rsid w:val="00F85EB3"/>
     <w:rsid w:val="00F8600A"/>
     <w:rsid w:val="00FA3045"/>
     <w:rsid w:val="00FA4F58"/>
     <w:rsid w:val="00FD1FA6"/>
     <w:rsid w:val="00FE08A2"/>
     <w:rsid w:val="00FF7C43"/>
     <w:rsid w:val="06E08E88"/>
     <w:rsid w:val="09AA6325"/>
     <w:rsid w:val="0F938E21"/>
     <w:rsid w:val="164EA4E4"/>
     <w:rsid w:val="183015C8"/>
     <w:rsid w:val="1A1DE18B"/>
     <w:rsid w:val="2620E0F5"/>