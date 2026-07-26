--- v1 (2026-07-04)
+++ v2 (2026-07-26)
@@ -288,155 +288,159 @@
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="246DD5A8" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Grau / Màster / Mínor / Itinerari de simultaneïtat:</w:t>
+              <w:t xml:space="preserve">Grau / Màster / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mínor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Itinerari de simultaneïtat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF7C43" w:rsidRPr="00FF7C43" w14:paraId="7109B845" w14:textId="77777777" w:rsidTr="00C21930">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32974A4A" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="355" w:hanging="355"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coordinador/a:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CEF2289" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D0C91CD" w14:textId="5916B205" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
+    <w:p w14:paraId="1D0C91CD" w14:textId="3D24FA60" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Les modificacions que es presenten en aquest</w:t>
       </w:r>
       <w:r w:rsidR="00E93E70" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> informe </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s’implantaran el curs 202</w:t>
       </w:r>
-      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+      <w:r w:rsidR="00915078">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
-[...15 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>7-2028</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06422983" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="333F375F" w14:textId="103669E1" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -697,51 +701,93 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="201"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="768" w:hanging="284"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
             <w:r w:rsidR="0032295B" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">apartat </w:t>
             </w:r>
             <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">1.10 Justificación del interés del título s’adapta </w:t>
+              <w:t xml:space="preserve">1.10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Justificación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>interés</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>título</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s’adapta </w:t>
             </w:r>
             <w:r w:rsidR="00F440AE" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">al nou RD822 </w:t>
             </w:r>
             <w:r w:rsidR="00E06EEA" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
             <w:r w:rsidR="00F440AE" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>redu</w:t>
             </w:r>
             <w:r w:rsidR="00E06EEA" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">eix </w:t>
             </w:r>
@@ -1058,51 +1104,67 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>documental</w:t>
       </w:r>
       <w:r w:rsidR="00EF65F7" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a la memòria </w:t>
       </w:r>
       <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>de la titualció s</w:t>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>titualció</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’identi</w:t>
       </w:r>
       <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ficaran els canvis per adaptació o nous apartats en color taronja i les modificacions de tots dos tipus en color vermell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B0B69D" w14:textId="77777777" w:rsidR="00A915CA" w:rsidRPr="00FF7C43" w:rsidRDefault="00A915CA" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="329D4876" w14:textId="12888E6B" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1302,97 +1364,145 @@
       </w:r>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o compartits</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, itineraris de simultaneïtat,</w:t>
       </w:r>
       <w:r w:rsidR="00B45C0E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF7C43">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mínors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Erasmus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mundus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AD653E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> titulacions internacionals amb títol conjunt o títol múltiple,</w:t>
       </w:r>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> complements de formació,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">international tracks, </w:t>
+        <w:t>international</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tracks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>etc.). En cas afirmatiu, caldrà indicar a continuació el nom de les titulacions, itineraris, assignatures, etc. afecta</w:t>
       </w:r>
       <w:r w:rsidR="0023257E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s. Record</w:t>
       </w:r>
@@ -1433,51 +1543,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>estudi/s afectats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B0F9B6" w14:textId="3C72158A" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00F8600A" w:rsidP="004C67DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTA: En el cas que la modificació de l’estudi impliqui la modificació d’assignatures comunes/compartides amb altres titulacions (inclosos minors i itineraris de simultaneïtat), aquestes últimes hauran de tramitar també la corresponent modificació per a implantar-la el mateix curs (excepte en el cas dels resultats d’aprenentatge, que disposaran de marge fins que la titulació s’adapti al nou RD 822). </w:t>
+        <w:t xml:space="preserve">NOTA: En el cas que la modificació de l’estudi impliqui la modificació d’assignatures comunes/compartides amb altres titulacions (inclosos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>minors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i itineraris de simultaneïtat), aquestes últimes hauran de tramitar també la corresponent modificació per a implantar-la el mateix curs (excepte en el cas dels resultats d’aprenentatge, que disposaran de marge fins que la titulació s’adapti al nou RD 822). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B1EA55" w14:textId="77777777" w:rsidR="004C67DE" w:rsidRPr="00FF7C43" w:rsidRDefault="004C67DE" w:rsidP="004C67DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -2390,51 +2520,75 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de titulació interuniversitària aquest document també caldrà presentar-lo i ha d’estar d’acord amb el conveni o addenda. </w:t>
       </w:r>
       <w:r w:rsidR="183015C8" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca"/>
         </w:rPr>
-        <w:t>En cas de titulacions interfacultatives, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
+        <w:t xml:space="preserve">En cas de titulacions </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="183015C8" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca"/>
+        </w:rPr>
+        <w:t>interfacultatives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="183015C8" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca"/>
+        </w:rPr>
+        <w:t>, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
       </w:r>
       <w:r w:rsidR="00F4235D" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593CD384" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="183015C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -2578,51 +2732,67 @@
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>La proposta inclou un canvi</w:t>
       </w:r>
       <w:r w:rsidR="00176A98" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> en la </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">ubicació de la impartició? </w:t>
+        <w:t xml:space="preserve">ubicació de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>impartició</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidR="00C10474" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -3160,51 +3330,73 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Un cop revisada tècnicament la proposta, caldrà enviar el document amb les signatures electròniques i adjuntar un certificat d’aprovació de la Junta del Centre (o òrgan delegat) que reculli l’aprovació de la proposta de modificació. </w:t>
       </w:r>
       <w:r w:rsidR="00894565" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>En cas de titulacions interfacultatives, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
+        <w:t xml:space="preserve">En cas de titulacions </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00894565" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>interfacultatives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00894565" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
       </w:r>
       <w:r w:rsidR="00FD1FA6" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00B909FC" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> el que indica el </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00B909FC" w:rsidRPr="00FF7C43">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
@@ -4342,50 +4534,51 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="640159210">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="396783949">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2103404124">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="82997646">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1380516397">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2048752453">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C21930"/>
     <w:rsid w:val="00001AE7"/>
     <w:rsid w:val="00006D09"/>
     <w:rsid w:val="00014D08"/>
     <w:rsid w:val="00015FC7"/>
     <w:rsid w:val="00020AA6"/>
     <w:rsid w:val="00043A7C"/>
     <w:rsid w:val="0005036E"/>
     <w:rsid w:val="000D6E73"/>
     <w:rsid w:val="000F26F4"/>
     <w:rsid w:val="000F7DBA"/>
     <w:rsid w:val="001036AF"/>
     <w:rsid w:val="00112A2C"/>
@@ -4435,66 +4628,68 @@
     <w:rsid w:val="004C67DE"/>
     <w:rsid w:val="004D04F9"/>
     <w:rsid w:val="004F10B4"/>
     <w:rsid w:val="005106F5"/>
     <w:rsid w:val="00515CA8"/>
     <w:rsid w:val="00521DAC"/>
     <w:rsid w:val="00536188"/>
     <w:rsid w:val="00550EB3"/>
     <w:rsid w:val="00563A23"/>
     <w:rsid w:val="005719FF"/>
     <w:rsid w:val="00571C14"/>
     <w:rsid w:val="00580706"/>
     <w:rsid w:val="005C1199"/>
     <w:rsid w:val="005C2B4C"/>
     <w:rsid w:val="005C5B03"/>
     <w:rsid w:val="005D216A"/>
     <w:rsid w:val="00601E74"/>
     <w:rsid w:val="00602D84"/>
     <w:rsid w:val="0062608A"/>
     <w:rsid w:val="00636BC1"/>
     <w:rsid w:val="006C1FBE"/>
     <w:rsid w:val="006F42E1"/>
     <w:rsid w:val="006F797E"/>
     <w:rsid w:val="00702904"/>
     <w:rsid w:val="00717E74"/>
+    <w:rsid w:val="007401B7"/>
     <w:rsid w:val="00740A06"/>
     <w:rsid w:val="0076676A"/>
     <w:rsid w:val="00822845"/>
     <w:rsid w:val="008234E5"/>
     <w:rsid w:val="008273C8"/>
     <w:rsid w:val="0089142F"/>
     <w:rsid w:val="0089443D"/>
     <w:rsid w:val="00894565"/>
     <w:rsid w:val="008A0ACD"/>
     <w:rsid w:val="008A2045"/>
     <w:rsid w:val="008A6D89"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008D2DFD"/>
     <w:rsid w:val="008D4EDF"/>
     <w:rsid w:val="00914B78"/>
     <w:rsid w:val="00914E5F"/>
+    <w:rsid w:val="00915078"/>
     <w:rsid w:val="0092199F"/>
     <w:rsid w:val="00930668"/>
     <w:rsid w:val="0093608D"/>
     <w:rsid w:val="00967725"/>
     <w:rsid w:val="00990E6F"/>
     <w:rsid w:val="009A0D4E"/>
     <w:rsid w:val="009B324B"/>
     <w:rsid w:val="009B4B51"/>
     <w:rsid w:val="009B63F3"/>
     <w:rsid w:val="009C2C7B"/>
     <w:rsid w:val="009E3B81"/>
     <w:rsid w:val="00A16D46"/>
     <w:rsid w:val="00A25B54"/>
     <w:rsid w:val="00A3639C"/>
     <w:rsid w:val="00A915CA"/>
     <w:rsid w:val="00A93332"/>
     <w:rsid w:val="00A9518F"/>
     <w:rsid w:val="00AA62E2"/>
     <w:rsid w:val="00AA6371"/>
     <w:rsid w:val="00AD653E"/>
     <w:rsid w:val="00AE6531"/>
     <w:rsid w:val="00AE7220"/>
     <w:rsid w:val="00AF0219"/>
     <w:rsid w:val="00B009E6"/>
     <w:rsid w:val="00B0239C"/>