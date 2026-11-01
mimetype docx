--- v2 (2026-07-26)
+++ v3 (2026-11-01)
@@ -288,71 +288,51 @@
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="246DD5A8" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grau / Màster / </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> / Itinerari de simultaneïtat:</w:t>
+              <w:t>Grau / Màster / Mínor / Itinerari de simultaneïtat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF7C43" w:rsidRPr="00FF7C43" w14:paraId="7109B845" w14:textId="77777777" w:rsidTr="00C21930">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32974A4A" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="355" w:hanging="355"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -480,99 +460,99 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8671"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7C43" w:rsidRPr="00FF7C43" w14:paraId="57B5CA2F" w14:textId="77777777" w:rsidTr="00B643B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="303B6425" w14:textId="77777777" w:rsidR="00717E74" w:rsidRPr="00FF7C43" w:rsidRDefault="00717E74" w:rsidP="00020AA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D0E5EA1" w14:textId="2BB78CE9" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="008A0ACD" w:rsidP="00020AA6">
+          <w:p w14:paraId="6D0E5EA1" w14:textId="79A23675" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="008A0ACD" w:rsidP="00020AA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Cal</w:t>
             </w:r>
             <w:r w:rsidR="0033673C" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>dria</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> detallar tots </w:t>
             </w:r>
             <w:r w:rsidR="0033673C" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>els canvis fets</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> a la memòria de la titulació diferenciant </w:t>
             </w:r>
             <w:r w:rsidR="00A9518F" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">els </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>que són per adaptació al nou RD822</w:t>
+              <w:t>que són per adaptació al RD822</w:t>
             </w:r>
             <w:r w:rsidR="00A9518F" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> o nous apartats fruit d’aquest RD, </w:t>
             </w:r>
             <w:r w:rsidR="0032295B" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>ls que són pròpiament modificacions substancials i</w:t>
             </w:r>
             <w:r w:rsidR="00A9518F" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -669,131 +649,89 @@
             </w:r>
             <w:r w:rsidR="00930668" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E304146" w14:textId="77777777" w:rsidR="00CD3B60" w:rsidRPr="00FF7C43" w:rsidRDefault="0032295B" w:rsidP="00215040">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Exemple:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DAF4CC8" w14:textId="471A1211" w:rsidR="00B22434" w:rsidRPr="00FF7C43" w:rsidRDefault="003E00DA" w:rsidP="00215040">
+          <w:p w14:paraId="6DAF4CC8" w14:textId="758CD4C2" w:rsidR="00B22434" w:rsidRPr="00FF7C43" w:rsidRDefault="003E00DA" w:rsidP="00215040">
             <w:pPr>
               <w:pStyle w:val="Pargrafdellista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="201"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="768" w:hanging="284"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
             <w:r w:rsidR="0032295B" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">apartat </w:t>
             </w:r>
             <w:r w:rsidR="002B1D2B" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">1.10 </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> s’adapta </w:t>
+              <w:t xml:space="preserve">1.10 Justificación del interés del título s’adapta </w:t>
             </w:r>
             <w:r w:rsidR="00F440AE" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">al nou RD822 </w:t>
+              <w:t xml:space="preserve">al RD822 </w:t>
             </w:r>
             <w:r w:rsidR="00E06EEA" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
             <w:r w:rsidR="00F440AE" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>redu</w:t>
             </w:r>
             <w:r w:rsidR="00E06EEA" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">eix </w:t>
             </w:r>
             <w:r w:rsidR="00F440AE" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>la seva extensió</w:t>
             </w:r>
@@ -1104,67 +1042,51 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>documental</w:t>
       </w:r>
       <w:r w:rsidR="00EF65F7" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a la memòria </w:t>
       </w:r>
       <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">de la </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> s</w:t>
+        <w:t>de la titualció s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’identi</w:t>
       </w:r>
       <w:r w:rsidR="00B948ED" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ficaran els canvis per adaptació o nous apartats en color taronja i les modificacions de tots dos tipus en color vermell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B0B69D" w14:textId="77777777" w:rsidR="00A915CA" w:rsidRPr="00FF7C43" w:rsidRDefault="00A915CA" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="329D4876" w14:textId="12888E6B" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1364,250 +1286,182 @@
       </w:r>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o compartits</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, itineraris de simultaneïtat,</w:t>
       </w:r>
       <w:r w:rsidR="00B45C0E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mínors, Erasmus Mundus</w:t>
+      </w:r>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AD653E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> titulacions internacionals amb títol conjunt o títol múltiple,</w:t>
       </w:r>
       <w:r w:rsidR="004C4C40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> complements de formació,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>international</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">international tracks, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>etc.). En cas afirmatiu, caldrà indicar a continuació el nom de les titulacions, itineraris, assignatures, etc. afecta</w:t>
+      </w:r>
+      <w:r w:rsidR="0023257E" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s. Record</w:t>
+      </w:r>
+      <w:r w:rsidR="0062608A" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidR="0062608A" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentar també la sol·licitud de modificació per a l'altra/es </w:t>
+      </w:r>
       <w:r w:rsidR="0019253E" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t>estudi/s afectats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B0F9B6" w14:textId="3C72158A" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00F8600A" w:rsidP="004C67DE">
+    <w:p w14:paraId="29B0F9B6" w14:textId="34662ECD" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00F8600A" w:rsidP="004C67DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTA: En el cas que la modificació de l’estudi impliqui la modificació d’assignatures comunes/compartides amb altres titulacions (inclosos </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> i itineraris de simultaneïtat), aquestes últimes hauran de tramitar també la corresponent modificació per a implantar-la el mateix curs (excepte en el cas dels resultats d’aprenentatge, que disposaran de marge fins que la titulació s’adapti al nou RD 822). </w:t>
+        <w:t xml:space="preserve">NOTA: En el cas que la modificació de l’estudi impliqui la modificació d’assignatures comunes/compartides amb altres titulacions (inclosos minors i itineraris de simultaneïtat), aquestes últimes hauran de tramitar també la corresponent modificació per a implantar-la el mateix curs (excepte en el cas dels resultats d’aprenentatge, que disposaran de marge fins que la titulació s’adapti al RD822). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B1EA55" w14:textId="77777777" w:rsidR="004C67DE" w:rsidRPr="00FF7C43" w:rsidRDefault="004C67DE" w:rsidP="004C67DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1685,51 +1539,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sí   </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A572FDA" w14:textId="28CD3F5F" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="09AA6325">
+    <w:p w14:paraId="5A572FDA" w14:textId="4CA93662" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="09AA6325">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Emplenar per la Gestió de Qualitat del centre </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
@@ -1800,168 +1654,193 @@
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve"> la guia d’AQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00602D84" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CB42BA" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB42BA" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>D’acord amb el nou RD822/2021, a</w:t>
+        <w:t>D’acord amb</w:t>
+      </w:r>
+      <w:r w:rsidR="00446ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB42BA" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RD822/2021, a</w:t>
       </w:r>
       <w:r w:rsidR="00602D84" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">quest document de proposta de modificació s’adjuntarà al registre de modificació fet a la seu del Ministeri, i s’enviarà també a </w:t>
       </w:r>
       <w:r w:rsidR="00CB42BA" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AQU per realitzar-ne</w:t>
       </w:r>
       <w:r w:rsidR="009E3B81" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB42BA" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>la seva avaluació.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD3B0D6" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="1A1DE18B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7417D2E4" w14:textId="39713B39" w:rsidR="00515CA8" w:rsidRPr="00FF7C43" w:rsidRDefault="001F3440" w:rsidP="000F7DBA">
+    <w:p w14:paraId="7417D2E4" w14:textId="358FF5FD" w:rsidR="00515CA8" w:rsidRPr="00FF7C43" w:rsidRDefault="001F3440" w:rsidP="000F7DBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de modificació no substancial, </w:t>
       </w:r>
       <w:r w:rsidR="002A1F6F" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>no caldrà adaptar la memòria al nou RD822/2021, però caldrà adaptar q</w:t>
+        <w:t>no caldrà adaptar la memòria al RD822, però caldrà adaptar q</w:t>
       </w:r>
       <w:r w:rsidR="00515CA8" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ualsevol referència al RD1393/2007 </w:t>
       </w:r>
       <w:r w:rsidR="00602D84" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(derogat) </w:t>
       </w:r>
       <w:r w:rsidR="00515CA8" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">que aparegui a la memòria </w:t>
       </w:r>
       <w:r w:rsidR="00602D84" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">al </w:t>
+        <w:t>al</w:t>
       </w:r>
       <w:r w:rsidR="00515CA8" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> RD822/2021</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0AA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RD822</w:t>
       </w:r>
       <w:r w:rsidR="00F529E2" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00245997" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">També caldrà tenir en compte </w:t>
       </w:r>
       <w:r w:rsidR="004602FD" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2061,107 +1940,143 @@
       <w:r w:rsidR="00245997" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> caldr</w:t>
       </w:r>
       <w:r w:rsidR="00281080" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ia</w:t>
       </w:r>
       <w:r w:rsidR="00245997" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adaptar la memòria al nou RD822/22021.</w:t>
+        <w:t xml:space="preserve"> adaptar la memòria al</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0AA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00245997" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RD822.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A51692" w14:textId="3A36F6C9" w:rsidR="1A1DE18B" w:rsidRPr="00FF7C43" w:rsidRDefault="1A1DE18B" w:rsidP="1A1DE18B">
+    <w:p w14:paraId="08A51692" w14:textId="0DEA6B7F" w:rsidR="1A1DE18B" w:rsidRPr="00FF7C43" w:rsidRDefault="1A1DE18B" w:rsidP="1A1DE18B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">En cas de modificació substancial caldrà adaptar la memòria al format del nou RD822/2021. </w:t>
+        <w:t xml:space="preserve">En cas de modificació substancial caldrà adaptar la memòria al format del RD822. </w:t>
       </w:r>
       <w:r w:rsidR="00422DE8" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Trobareu </w:t>
       </w:r>
       <w:r w:rsidR="001F3440" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>el model</w:t>
       </w:r>
       <w:r w:rsidR="00422DE8" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la nova memòria </w:t>
       </w:r>
       <w:r w:rsidR="001F3440" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">adaptada al nou RD822/2011 </w:t>
+        <w:t>adaptada a</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0AA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3440" w:rsidRPr="00FF7C43">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RD822 </w:t>
       </w:r>
       <w:r w:rsidR="00B767C5" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00B767C5" w:rsidRPr="00FF7C43">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>l’espai web de modificació.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59897092" w14:textId="5DF2C416" w:rsidR="1A1DE18B" w:rsidRPr="00FF7C43" w:rsidRDefault="1A1DE18B" w:rsidP="1A1DE18B">
@@ -2520,75 +2435,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de titulació interuniversitària aquest document també caldrà presentar-lo i ha d’estar d’acord amb el conveni o addenda. </w:t>
       </w:r>
       <w:r w:rsidR="183015C8" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca"/>
         </w:rPr>
-        <w:t xml:space="preserve">En cas de titulacions </w:t>
-[...23 lines deleted...]
-        <w:t>, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
+        <w:t>En cas de titulacions interfacultatives, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
       </w:r>
       <w:r w:rsidR="00F4235D" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593CD384" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="183015C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -2732,67 +2623,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>La proposta inclou un canvi</w:t>
       </w:r>
       <w:r w:rsidR="00176A98" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> en la </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">ubicació de la </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">? </w:t>
+        <w:t xml:space="preserve">ubicació de la impartició? </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidR="00C10474" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -2914,95 +2789,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370F520D" w14:textId="64033825" w:rsidR="00015FC7" w:rsidRPr="00FF7C43" w:rsidRDefault="00015FC7" w:rsidP="00CB4AD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk114739158"/>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En cas afirmatiu, caldrà extingir el pla existent tal i com indica l’article 23 de la normativa acadèmica</w:t>
       </w:r>
       <w:r w:rsidR="00AA6371" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="4CDA4E59" w14:textId="28A51220" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00CB4AD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>En cas negatiu, les modificacions proposades s'apliquen íntegrament sobre el codi de pla existent.</w:t>
       </w:r>
       <w:r w:rsidR="00AA6371" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A9E993" w14:textId="3A8EEF81" w:rsidR="00636BC1" w:rsidRPr="00FF7C43" w:rsidRDefault="00636BC1" w:rsidP="00CB4AD8">
+    <w:p w14:paraId="57A9E993" w14:textId="44D95F0F" w:rsidR="00636BC1" w:rsidRPr="00FF7C43" w:rsidRDefault="00636BC1" w:rsidP="00CB4AD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En cas de dubte, consultar a l’</w:t>
       </w:r>
       <w:r w:rsidR="00B31A40" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3024,50 +2899,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="008234E5" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>la signatura</w:t>
       </w:r>
       <w:r w:rsidR="0031549C" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’informe.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seguint el criteri de l’AAA, per a les titulacions interuniversitàries no coordinades, en el cas que no estigui tot el pla d’estudis informat a SIGMA s’optarà per la creació d’un nou codi de pla malgrat la resposta en aquest apartat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF9F195" w14:textId="77777777" w:rsidR="00636BC1" w:rsidRPr="00FF7C43" w:rsidRDefault="00636BC1" w:rsidP="00CB4AD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3091,104 +2975,91 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78A96DD8" w14:textId="77777777" w:rsidR="004C67DE" w:rsidRPr="00FF7C43" w:rsidRDefault="004C67DE" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B639B48" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0748CCA3" w14:textId="17FDEED3" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="008C4133" w:rsidP="00B643B5">
+          <w:p w14:paraId="0748CCA3" w14:textId="196F6DFE" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00AE6531" w:rsidP="00B643B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7C43">
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidR="00AE6531" w:rsidRPr="00FF7C43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gestió Acadèmica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2562BAFA" w14:textId="77777777" w:rsidR="00AE6531" w:rsidRPr="00FF7C43" w:rsidRDefault="00AE6531" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BFDCAC4" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
+    <w:p w14:paraId="1BFDCAC4" w14:textId="7B59C7AC" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Signatures</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> electròniques</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8789" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1099"/>
         <w:gridCol w:w="3940"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7C43" w:rsidRPr="00FF7C43" w14:paraId="536F72FB" w14:textId="77777777" w:rsidTr="004C67DE">
         <w:trPr>
           <w:trHeight w:val="1711"/>
         </w:trPr>
@@ -3204,63 +3075,63 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A245EFB" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="110ADBC7" w14:textId="77777777" w:rsidR="004C67DE" w:rsidRPr="00FF7C43" w:rsidRDefault="004C67DE" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="705CA437" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00B643B5">
+          <w:p w14:paraId="705CA437" w14:textId="32BD0B83" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="008E0AA6" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF7C43">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Coordinador/a</w:t>
+              <w:t>Coordinació</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D14B470" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3940" w:type="dxa"/>
@@ -3273,130 +3144,108 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="533ECFEC" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5888FC19" w14:textId="77777777" w:rsidR="004C67DE" w:rsidRPr="00FF7C43" w:rsidRDefault="004C67DE" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BBB81CD" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00B643B5">
+          <w:p w14:paraId="2BBB81CD" w14:textId="07D89AB5" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="008E0AA6" w:rsidP="00B643B5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF7C43">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Degà/Degana o Director/a</w:t>
+              <w:t>Deganat o Direcció</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="759AFB65" w14:textId="77777777" w:rsidR="00C21930" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00C21930">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55080BBD" w14:textId="2733D00C" w:rsidR="009C2C7B" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="183015C8">
+    <w:p w14:paraId="55080BBD" w14:textId="0D45BCE5" w:rsidR="009C2C7B" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="183015C8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Un cop revisada tècnicament la proposta, caldrà enviar el document amb les signatures electròniques i adjuntar un certificat d’aprovació de la Junta del Centre (o òrgan delegat) que reculli l’aprovació de la proposta de modificació. </w:t>
       </w:r>
       <w:r w:rsidR="00894565" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">En cas de titulacions </w:t>
-[...21 lines deleted...]
-        <w:t>, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
+        <w:t>En cas de titulacions interfacultatives, s’haurà d’incloure, si escau, la signatura d’altres centres implicats en la docència, d’acord amb el que preveu l’article 10 de la normativa acadèmica UAB</w:t>
       </w:r>
       <w:r w:rsidR="00FD1FA6" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00B909FC" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> el que indica el </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00B909FC" w:rsidRPr="00FF7C43">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
@@ -3408,61 +3257,51 @@
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>document</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B909FC" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> consensuat a la comunitat de </w:t>
       </w:r>
       <w:r w:rsidR="00112A2C" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>qualitat</w:t>
       </w:r>
-      <w:r w:rsidR="00FD1FA6" w:rsidRPr="00FF7C43">
-[...9 lines deleted...]
-      <w:r w:rsidR="00F4235D" w:rsidRPr="00FF7C43">
+      <w:r w:rsidR="008E0AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FD1FA6" w:rsidRPr="00FF7C43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE657D5" w14:textId="2621B6EA" w:rsidR="00563A23" w:rsidRPr="00FF7C43" w:rsidRDefault="00C21930" w:rsidP="00CB4AD8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4534,51 +4373,50 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="640159210">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="396783949">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2103404124">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="82997646">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1380516397">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2048752453">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C21930"/>
     <w:rsid w:val="00001AE7"/>
     <w:rsid w:val="00006D09"/>
     <w:rsid w:val="00014D08"/>
     <w:rsid w:val="00015FC7"/>
     <w:rsid w:val="00020AA6"/>
     <w:rsid w:val="00043A7C"/>
     <w:rsid w:val="0005036E"/>
     <w:rsid w:val="000D6E73"/>
     <w:rsid w:val="000F26F4"/>
     <w:rsid w:val="000F7DBA"/>
     <w:rsid w:val="001036AF"/>
     <w:rsid w:val="00112A2C"/>
@@ -4591,102 +4429,106 @@
     <w:rsid w:val="001A2BC2"/>
     <w:rsid w:val="001A4B06"/>
     <w:rsid w:val="001A702E"/>
     <w:rsid w:val="001F3440"/>
     <w:rsid w:val="00215040"/>
     <w:rsid w:val="0023257E"/>
     <w:rsid w:val="00245997"/>
     <w:rsid w:val="002748E6"/>
     <w:rsid w:val="00276B9F"/>
     <w:rsid w:val="00281080"/>
     <w:rsid w:val="002955D6"/>
     <w:rsid w:val="00296B4E"/>
     <w:rsid w:val="002A1F6F"/>
     <w:rsid w:val="002B1D2B"/>
     <w:rsid w:val="002B506B"/>
     <w:rsid w:val="0031549C"/>
     <w:rsid w:val="00315A55"/>
     <w:rsid w:val="0032295B"/>
     <w:rsid w:val="0033673C"/>
     <w:rsid w:val="0034319B"/>
     <w:rsid w:val="00343EE1"/>
     <w:rsid w:val="00351140"/>
     <w:rsid w:val="003663BF"/>
     <w:rsid w:val="00376C14"/>
     <w:rsid w:val="00377B96"/>
+    <w:rsid w:val="003861A1"/>
     <w:rsid w:val="003D2C50"/>
     <w:rsid w:val="003D5F6B"/>
     <w:rsid w:val="003E00DA"/>
     <w:rsid w:val="00422DE8"/>
     <w:rsid w:val="00437492"/>
     <w:rsid w:val="004456D2"/>
+    <w:rsid w:val="00446ADD"/>
     <w:rsid w:val="00457816"/>
     <w:rsid w:val="004602FD"/>
     <w:rsid w:val="00475EEC"/>
     <w:rsid w:val="004A563F"/>
     <w:rsid w:val="004C42C8"/>
     <w:rsid w:val="004C4C40"/>
     <w:rsid w:val="004C67DE"/>
     <w:rsid w:val="004D04F9"/>
     <w:rsid w:val="004F10B4"/>
     <w:rsid w:val="005106F5"/>
     <w:rsid w:val="00515CA8"/>
     <w:rsid w:val="00521DAC"/>
     <w:rsid w:val="00536188"/>
     <w:rsid w:val="00550EB3"/>
     <w:rsid w:val="00563A23"/>
     <w:rsid w:val="005719FF"/>
     <w:rsid w:val="00571C14"/>
     <w:rsid w:val="00580706"/>
     <w:rsid w:val="005C1199"/>
     <w:rsid w:val="005C2B4C"/>
     <w:rsid w:val="005C5B03"/>
     <w:rsid w:val="005D216A"/>
     <w:rsid w:val="00601E74"/>
     <w:rsid w:val="00602D84"/>
     <w:rsid w:val="0062608A"/>
     <w:rsid w:val="00636BC1"/>
     <w:rsid w:val="006C1FBE"/>
     <w:rsid w:val="006F42E1"/>
     <w:rsid w:val="006F797E"/>
     <w:rsid w:val="00702904"/>
     <w:rsid w:val="00717E74"/>
     <w:rsid w:val="007401B7"/>
     <w:rsid w:val="00740A06"/>
     <w:rsid w:val="0076676A"/>
     <w:rsid w:val="00822845"/>
     <w:rsid w:val="008234E5"/>
     <w:rsid w:val="008273C8"/>
     <w:rsid w:val="0089142F"/>
     <w:rsid w:val="0089443D"/>
     <w:rsid w:val="00894565"/>
     <w:rsid w:val="008A0ACD"/>
     <w:rsid w:val="008A2045"/>
     <w:rsid w:val="008A6D89"/>
+    <w:rsid w:val="008B7E73"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008D2DFD"/>
     <w:rsid w:val="008D4EDF"/>
+    <w:rsid w:val="008E0AA6"/>
     <w:rsid w:val="00914B78"/>
     <w:rsid w:val="00914E5F"/>
     <w:rsid w:val="00915078"/>
     <w:rsid w:val="0092199F"/>
     <w:rsid w:val="00930668"/>
     <w:rsid w:val="0093608D"/>
     <w:rsid w:val="00967725"/>
     <w:rsid w:val="00990E6F"/>
     <w:rsid w:val="009A0D4E"/>
     <w:rsid w:val="009B324B"/>
     <w:rsid w:val="009B4B51"/>
     <w:rsid w:val="009B63F3"/>
     <w:rsid w:val="009C2C7B"/>
     <w:rsid w:val="009E3B81"/>
     <w:rsid w:val="00A16D46"/>
     <w:rsid w:val="00A25B54"/>
     <w:rsid w:val="00A3639C"/>
     <w:rsid w:val="00A915CA"/>
     <w:rsid w:val="00A93332"/>
     <w:rsid w:val="00A9518F"/>
     <w:rsid w:val="00AA62E2"/>
     <w:rsid w:val="00AA6371"/>
     <w:rsid w:val="00AD653E"/>
     <w:rsid w:val="00AE6531"/>
     <w:rsid w:val="00AE7220"/>
@@ -4712,52 +4554,54 @@
     <w:rsid w:val="00CB42BA"/>
     <w:rsid w:val="00CB4AD8"/>
     <w:rsid w:val="00CD340A"/>
     <w:rsid w:val="00CD3B60"/>
     <w:rsid w:val="00CE45D6"/>
     <w:rsid w:val="00D122CF"/>
     <w:rsid w:val="00D76EF6"/>
     <w:rsid w:val="00D91E6F"/>
     <w:rsid w:val="00D955FF"/>
     <w:rsid w:val="00E06EEA"/>
     <w:rsid w:val="00E22C6F"/>
     <w:rsid w:val="00E25C36"/>
     <w:rsid w:val="00E26AE2"/>
     <w:rsid w:val="00E44C82"/>
     <w:rsid w:val="00E54225"/>
     <w:rsid w:val="00E55E06"/>
     <w:rsid w:val="00E55FC4"/>
     <w:rsid w:val="00E85B3B"/>
     <w:rsid w:val="00E87372"/>
     <w:rsid w:val="00E92E5F"/>
     <w:rsid w:val="00E93E70"/>
     <w:rsid w:val="00E951F7"/>
     <w:rsid w:val="00EA51B2"/>
     <w:rsid w:val="00EC2E5B"/>
     <w:rsid w:val="00EC7AF3"/>
+    <w:rsid w:val="00EE1C6B"/>
     <w:rsid w:val="00EF65F7"/>
     <w:rsid w:val="00F053FE"/>
+    <w:rsid w:val="00F3758B"/>
     <w:rsid w:val="00F403E0"/>
     <w:rsid w:val="00F4235D"/>
     <w:rsid w:val="00F440AE"/>
     <w:rsid w:val="00F52453"/>
     <w:rsid w:val="00F529E2"/>
     <w:rsid w:val="00F57A25"/>
     <w:rsid w:val="00F85EB3"/>
     <w:rsid w:val="00F8600A"/>
     <w:rsid w:val="00FA3045"/>
     <w:rsid w:val="00FA4F58"/>
     <w:rsid w:val="00FD1FA6"/>
     <w:rsid w:val="00FE08A2"/>
     <w:rsid w:val="00FF7C43"/>
     <w:rsid w:val="06E08E88"/>
     <w:rsid w:val="09AA6325"/>
     <w:rsid w:val="0F938E21"/>
     <w:rsid w:val="164EA4E4"/>
     <w:rsid w:val="183015C8"/>
     <w:rsid w:val="1A1DE18B"/>
     <w:rsid w:val="2620E0F5"/>
     <w:rsid w:val="2B85C7DA"/>
     <w:rsid w:val="3BE51078"/>
     <w:rsid w:val="3FCCAC2E"/>
     <w:rsid w:val="425451FC"/>
     <w:rsid w:val="4CC089DA"/>
@@ -5405,51 +5249,51 @@
       <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B22434"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/doc/CriterisProgramEstudisOficials" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/qualitat-docent/modificacio-de-titulacions/proces-1345703627240.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/content/download/12077/file/Guia%20per%20a%20l%27elaboraci%C3%B3,%20verificaci%C3%B3%20i%20modificaci%C3%B3%20de%20titulacions%20universit%C3%A0ries%20de%20grau%20i%20m%C3%A0sters.pdf?version=6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/doc/AprovacioModificacionsInterfacultativesTipologia" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudiar/qualitat-docent/modificacio-de-titulacions/proces-1345703627240.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/doc/CriterisProgramEstudisOficials" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudis/qualitat-docent/modificacio-de-titulacions/proces-1345703627240.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/ca/doc/Universitats/Metodologia/Guia-per-a-l-elaboracio-la-verificacio-i-la-modificacio-de-titulacions-universitaries-de-grau-i-master-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/doc/AprovacioModificacionsInterfacultativesTipologia" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.cat/web/estudiar/qualitat-docent/modificacio-de-titulacions/proces-1345703627240.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5708,69 +5552,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1024</Words>
-  <Characters>5840</Characters>
+  <Words>1032</Words>
+  <Characters>5884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6851</CharactersWithSpaces>
+  <CharactersWithSpaces>6903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Núria Marzo Cabero</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>