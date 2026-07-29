--- v0 (2025-10-07)
+++ v1 (2026-07-29)
@@ -16,145 +16,175 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2116"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B1625" w14:paraId="1DD3A713" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="1DD3A713" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19C16E6C" w14:textId="77777777" w:rsidR="0041252F" w:rsidRPr="00E80C70" w:rsidRDefault="000D00C3" w:rsidP="000D00C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80C70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
               <w:t>FORMULARI DE MATRÍCULA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C46F58D" w14:textId="77777777" w:rsidR="00E80C70" w:rsidRDefault="000D00C3" w:rsidP="000D00C3">
+          <w:p w14:paraId="1C46F58D" w14:textId="74A9B536" w:rsidR="00E80C70" w:rsidRDefault="000D00C3" w:rsidP="000D00C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80C70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCIÓ PROPEDÈUTICA (CURS 2025-26) </w:t>
+              <w:t>ACCIÓ PROPEDÈUTICA (CURS 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="008539"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E80C70">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="008539"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="008539"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E80C70">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="008539"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF8FB75" w14:textId="1FF8865A" w:rsidR="000D00C3" w:rsidRPr="000D00C3" w:rsidRDefault="00E80C70" w:rsidP="000D00C3">
+          <w:p w14:paraId="4FF8FB75" w14:textId="53E804DA" w:rsidR="000D00C3" w:rsidRPr="000D00C3" w:rsidRDefault="00E80C70" w:rsidP="000D00C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="008539"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUAN EL </w:t>
-[...6 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve">QUAN </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
-              <w:t>CHATGPT</w:t>
+              <w:t>LA IA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO RESPON: COMUNICAR AMB EFICÀCIA EN LOGOPÈDIA I PSICOLOGIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1625" w14:paraId="5CD6AD1F" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="5CD6AD1F" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BBD4922" w14:textId="77777777" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="07AB9743" w14:textId="77777777" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1625" w14:paraId="22953252" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="22953252" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="634841EC" w14:textId="77777777" w:rsidR="000D00C3" w:rsidRPr="000D00C3" w:rsidRDefault="000D00C3" w:rsidP="000D00C3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D00C3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
               <w:t>DADES PERSONALS</w:t>
@@ -200,465 +230,429 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>NIU</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B1793FE" w14:textId="2C9A028C" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0004736B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ADREÇA CORREU ELECTRÒNIC</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1625" w14:paraId="15D8B5D5" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="15D8B5D5" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50B82C5C" w14:textId="1EFF7D1D" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="448AA495" w14:textId="290E4135" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1625" w14:paraId="1B74964C" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="1B74964C" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35C46DB8" w14:textId="2AF3D482" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
                 <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="accent2"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DDC22EC" w14:textId="6AEEAAF5" w:rsidR="00E80C70" w:rsidRPr="00E80C70" w:rsidRDefault="00E80C70" w:rsidP="00E80C70">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80C70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
               <w:t>INFORMACIÓ DE LA DOCÈNCIA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="758D2863" w14:textId="51E65F20" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
+          <w:p w14:paraId="758D2863" w14:textId="69170A90" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00E80C70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>FORMAT</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="007F7DDD" w:rsidRPr="007F7DDD">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Presencial</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>(abans d’iniciar les classes s’informarà de l’aula)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="435350C1" w14:textId="402078AE" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00E80C70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HORARI</w:t>
             </w:r>
             <w:r>
               <w:t>: 1</w:t>
             </w:r>
             <w:r w:rsidR="00993EC5">
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t>:00 a 1</w:t>
             </w:r>
             <w:r w:rsidR="00993EC5">
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00250763">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>0h</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F512BC8" w14:textId="7C92FF54" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
+          <w:p w14:paraId="1F512BC8" w14:textId="360E33F1" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00E80C70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SESSIONS</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="009906B3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E80C70">
-              <w:t>22, 23 i 25 de</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80C70">
+              <w:t>, 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80C70">
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80C70">
+              <w:t xml:space="preserve"> de</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> setembre</w:t>
             </w:r>
             <w:r w:rsidR="00E80C70">
-              <w:t>, 6, 7 i 9 d’octubre</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:t xml:space="preserve">5, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80C70">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80C70">
+              <w:t xml:space="preserve"> 7 d’octubre</w:t>
             </w:r>
             <w:r w:rsidR="00C365AD">
               <w:t xml:space="preserve"> de 202</w:t>
             </w:r>
-            <w:r w:rsidR="00E80C70">
-              <w:t>5</w:t>
+            <w:r w:rsidR="00CA702A">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CA83135" w14:textId="14437704" w:rsidR="009906B3" w:rsidRDefault="009906B3" w:rsidP="000D00C3">
+          <w:p w14:paraId="3CA83135" w14:textId="21F5175D" w:rsidR="009906B3" w:rsidRDefault="009A23EA" w:rsidP="009A23EA">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">                     Aula P10 (facultat de Psicologia i de Logopèdia)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1625" w14:paraId="22E76F34" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="22E76F34" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62B6A57E" w14:textId="77777777" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="13F7C258" w14:textId="597D604D" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1625" w14:paraId="25002653" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="25002653" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23A1F170" w14:textId="764DE89F" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
                 <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="accent2"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E44A00D" w14:textId="1131C330" w:rsidR="00E80C70" w:rsidRPr="00E80C70" w:rsidRDefault="00E80C70" w:rsidP="00E80C70">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80C70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008539"/>
               </w:rPr>
               <w:t>INFORMACIÓ ECONÒMICA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12552060" w14:textId="49E917D8" w:rsidR="009B1625" w:rsidRDefault="0054431E" w:rsidP="000D00C3">
+          <w:p w14:paraId="12552060" w14:textId="5DBB2EA0" w:rsidR="009B1625" w:rsidRDefault="0054431E" w:rsidP="000D00C3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:pPr>
             <w:r w:rsidRPr="00E80C70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PREU</w:t>
             </w:r>
             <w:r>
-              <w:t>: 45</w:t>
-[...2 lines deleted...]
-              <w:t>,00€</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="009A23EA">
+              <w:t>Activitat</w:t>
+            </w:r>
+            <w:r w:rsidR="00D405E8">
+              <w:t xml:space="preserve"> gratuïta</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66C7AD0F" w14:textId="77777777" w:rsidR="0041252F" w:rsidRDefault="0041252F" w:rsidP="000D00C3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1546FC68" w14:textId="77777777" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
-[...38 lines deleted...]
-          <w:p w14:paraId="67CD75ED" w14:textId="4C51268B" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
+          <w:p w14:paraId="5031E3E2" w14:textId="79BD3528" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="00D405E8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37C8835E" w14:textId="77777777" w:rsidR="00993EC5" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
-[...33 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1625" w14:paraId="353566FD" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="353566FD" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11CB1419" w14:textId="03E7F025" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="36CEC3AC" w14:textId="66C44CFC" w:rsidR="0041252F" w:rsidRDefault="0041252F" w:rsidP="000D00C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1625" w14:paraId="24B153C0" w14:textId="77777777" w:rsidTr="000D00C3">
+      <w:tr w:rsidR="009B1625" w14:paraId="24B153C0" w14:textId="77777777" w:rsidTr="6EF6E11F">
         <w:trPr>
           <w:trHeight w:val="2942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CBCD904" w14:textId="1277D7B2" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="53DE57E0" w14:textId="77777777" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:r>
               <w:t>Signatura de la persona interessada,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13DE1C05" w14:textId="4FD542A8" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="4AE5B805" w14:textId="442E1723" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="69D1673D" w14:textId="144EC175" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="404C52FA" w14:textId="308D188B" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
-          <w:p w14:paraId="4B1827B2" w14:textId="217B5877" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
+          <w:p w14:paraId="4B1827B2" w14:textId="389C282D" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:r>
               <w:t>Bellaterra (Cerdanyola del Vallès), ........... de ............................. de 202</w:t>
             </w:r>
-            <w:r w:rsidR="00E80C70">
-              <w:t>5</w:t>
+            <w:r w:rsidR="00CA702A">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78B7C08F" w14:textId="3844E6C3" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
-          <w:p w14:paraId="1C97474B" w14:textId="6E3BFDFE" w:rsidR="00E24F9B" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6755CE56" w14:textId="76F19A30" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3">
             <w:r>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00493C34">
-              <w:rPr>
+            <w:r w:rsidR="00493C34" w:rsidRPr="00CA702A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunteu </w:t>
             </w:r>
-            <w:r w:rsidR="007F7DDD">
-              <w:rPr>
+            <w:r w:rsidR="007F7DDD" w:rsidRPr="00CA702A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>aquest</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B1625">
-              <w:rPr>
+            <w:r w:rsidRPr="00CA702A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> formulari emplenat</w:t>
             </w:r>
-            <w:r w:rsidR="00493C34">
-              <w:rPr>
+            <w:r w:rsidR="00493C34" w:rsidRPr="00CA702A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> i signat a la vostra sol·licitud </w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> i signat a la vostra sol·licitud</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA702A">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="006A2786">
+              <w:r w:rsidR="00CA702A" w:rsidRPr="00CA702A">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
-                  <w:color w:val="008539"/>
                 </w:rPr>
-                <w:t>https://eformularis.uab.cat/web/facultat_psicologia/accions-propedeutiques</w:t>
+                <w:t>Seu electrònica UAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6755CE56" w14:textId="6A77823B" w:rsidR="009B1625" w:rsidRDefault="009B1625" w:rsidP="000D00C3"/>
           <w:p w14:paraId="45A34C42" w14:textId="317A5EEA" w:rsidR="00C365AD" w:rsidRDefault="00C365AD" w:rsidP="000D00C3"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41E6A313" w14:textId="36B0788C" w:rsidR="009B1625" w:rsidRDefault="000D00C3" w:rsidP="00090A14">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D564BF7" wp14:editId="6615EAAD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1649095" cy="619125"/>
             <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1366794447" name="Imatge 1" descr="Imatge que conté text, Font, captura de pantalla, Gràfics&#10;&#10;Pot ser que el contingut generat per IA no sigui correcte."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -701,183 +695,194 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B1625" w:rsidSect="000D00C3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1418" w:bottom="284" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16F8C6B0" w14:textId="77777777" w:rsidR="00B05285" w:rsidRDefault="00B05285" w:rsidP="00C365AD">
+    <w:p w14:paraId="2B5F15B6" w14:textId="77777777" w:rsidR="009E3242" w:rsidRDefault="009E3242" w:rsidP="00C365AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="326893C4" w14:textId="77777777" w:rsidR="00B05285" w:rsidRDefault="00B05285" w:rsidP="00C365AD">
+    <w:p w14:paraId="5767D59B" w14:textId="77777777" w:rsidR="009E3242" w:rsidRDefault="009E3242" w:rsidP="00C365AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="123944E7" w14:textId="77777777" w:rsidR="00B05285" w:rsidRDefault="00B05285" w:rsidP="00C365AD">
+    <w:p w14:paraId="4C588A17" w14:textId="77777777" w:rsidR="009E3242" w:rsidRDefault="009E3242" w:rsidP="00C365AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53EFC030" w14:textId="77777777" w:rsidR="00B05285" w:rsidRDefault="00B05285" w:rsidP="00C365AD">
+    <w:p w14:paraId="21BF598D" w14:textId="77777777" w:rsidR="009E3242" w:rsidRDefault="009E3242" w:rsidP="00C365AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B1625"/>
     <w:rsid w:val="0004736B"/>
     <w:rsid w:val="00090A14"/>
     <w:rsid w:val="000D00C3"/>
     <w:rsid w:val="001224CE"/>
     <w:rsid w:val="00124B36"/>
     <w:rsid w:val="00250763"/>
     <w:rsid w:val="00266449"/>
     <w:rsid w:val="002F3407"/>
     <w:rsid w:val="0041252F"/>
     <w:rsid w:val="00493C34"/>
     <w:rsid w:val="0054431E"/>
     <w:rsid w:val="00557FD1"/>
     <w:rsid w:val="005618B2"/>
+    <w:rsid w:val="00570B10"/>
     <w:rsid w:val="005A4D60"/>
     <w:rsid w:val="005B1B9A"/>
     <w:rsid w:val="00623335"/>
     <w:rsid w:val="006A2786"/>
     <w:rsid w:val="006C114E"/>
     <w:rsid w:val="006E49F4"/>
     <w:rsid w:val="00713775"/>
     <w:rsid w:val="007F7DDD"/>
     <w:rsid w:val="0081101B"/>
     <w:rsid w:val="0082756F"/>
+    <w:rsid w:val="00845772"/>
     <w:rsid w:val="008E5887"/>
+    <w:rsid w:val="00954747"/>
     <w:rsid w:val="009906B3"/>
     <w:rsid w:val="00993EC5"/>
+    <w:rsid w:val="009A23EA"/>
     <w:rsid w:val="009B1625"/>
+    <w:rsid w:val="009E3242"/>
     <w:rsid w:val="00AB7709"/>
     <w:rsid w:val="00B05285"/>
     <w:rsid w:val="00B53BB7"/>
     <w:rsid w:val="00C365AD"/>
+    <w:rsid w:val="00CA702A"/>
+    <w:rsid w:val="00CB400C"/>
+    <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00E24F9B"/>
+    <w:rsid w:val="00E71F07"/>
     <w:rsid w:val="00E80C70"/>
     <w:rsid w:val="00E81C45"/>
+    <w:rsid w:val="00E90640"/>
     <w:rsid w:val="00FE32C8"/>
+    <w:rsid w:val="6EF6E11F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63ECE442"/>
@@ -1269,50 +1274,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Taulaambquadrcula">
     <w:name w:val="Table Grid"/>
@@ -1447,51 +1453,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113745640">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eformularis.uab.cat/web/facultat_psicologia/accions-propedeutiques" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.uab.cat/es/info-solicitud-generica" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1758,96 +1764,88 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4af69165-b505-481b-9011-f24b730a8c49">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0c41f792-b750-44f5-ae1e-577e00342cf2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4af69165-b505-481b-9011-f24b730a8c49" xmlns:ns3="0c41f792-b750-44f5-ae1e-577e00342cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7bd0439a3b3910be69e62eaa4c28c4ad" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004854BA6528C73A499BC16285B8E173DC" ma:contentTypeVersion="19" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="76ae21e91af6068a26a6a3fddd18d6a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4af69165-b505-481b-9011-f24b730a8c49" xmlns:ns3="0c41f792-b750-44f5-ae1e-577e00342cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70a693181d0efb0fc2d39caefb2d929d" ns2:_="" ns3:_="">
     <xsd:import namespace="4af69165-b505-481b-9011-f24b730a8c49"/>
     <xsd:import namespace="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4af69165-b505-481b-9011-f24b730a8c49" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1883,50 +1881,55 @@
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c41f792-b750-44f5-ae1e-577e00342cf2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -2026,125 +2029,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7F351DB-F05F-4EF1-9DEC-92D01B7DF133}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8116A26-4DCB-42EB-A617-A50A605A9E68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4af69165-b505-481b-9011-f24b730a8c49"/>
     <ds:schemaRef ds:uri="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ABEEDF8-FE91-4690-A998-6C03C2E63B1B}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C668D69E-75D0-456B-BB2B-3F1B842CE595}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4af69165-b505-481b-9011-f24b730a8c49"/>
     <ds:schemaRef ds:uri="0c41f792-b750-44f5-ae1e-577e00342cf2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7F351DB-F05F-4EF1-9DEC-92D01B7DF133}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>160</Words>
-  <Characters>915</Characters>
+  <Words>113</Words>
+  <Characters>645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1073</CharactersWithSpaces>
+  <CharactersWithSpaces>757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maria Jesús Nebrera Navas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004854BA6528C73A499BC16285B8E173DC</vt:lpwstr>