--- v0 (2025-10-06)
+++ v1 (2026-09-20)
@@ -1,6591 +1,6037 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1FE2B5BD" w14:textId="77777777" w:rsidR="00E07F8D" w:rsidRPr="000F18C8" w:rsidRDefault="00E07F8D" w:rsidP="004C2BBD">
+    <w:p w14:paraId="1FE2B5BD" w14:textId="77777777" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="00E07F8D" w:rsidP="007727D6">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>CONVENIO DE COLABORACIÓN ENTRE</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">LA UNIVERSITAT AUTÒNOMA DE BARCELONA </w:t>
       </w:r>
-      <w:r w:rsidR="009826B4" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="009826B4" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Y </w:t>
       </w:r>
-      <w:r w:rsidR="009826B4" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="009826B4" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXXXXXXXXXX </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>PARA EL RECONOCIMIENTO DE INVESTIGADORES VINCULADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5762E33C" w14:textId="77777777" w:rsidR="009F2742" w:rsidRPr="000F18C8" w:rsidRDefault="009F2742" w:rsidP="009F2742">
+    <w:p w14:paraId="5762E33C" w14:textId="77777777" w:rsidR="009F2742" w:rsidRPr="000C48A9" w:rsidRDefault="009F2742" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDCF98C" w14:textId="5B48C148" w:rsidR="00041C8F" w:rsidRPr="00922FEF" w:rsidRDefault="00041C8F" w:rsidP="00041C8F">
-[...122 lines deleted...]
-      <w:r w:rsidR="004C2BBD" w:rsidRPr="00922FEF">
+    <w:p w14:paraId="6DDCF98C" w14:textId="29503A5C" w:rsidR="00041C8F" w:rsidRPr="000C48A9" w:rsidRDefault="00041C8F" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De una parte, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A52AF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>doctor</w:t>
+      </w:r>
+      <w:r w:rsidR="002A52AF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albert Ruiz Cirera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, vicerrector</w:t>
+      </w:r>
+      <w:r w:rsidR="007727D6" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investigación de la Universitat Autònoma de Barcelona, (en lo sucesivo UAB), según nombramiento del rector de 1 de </w:t>
+      </w:r>
+      <w:r w:rsidR="002A52AF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>septiembre de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y en uso de las atribuciones que le confieren la resolución de </w:t>
+      </w:r>
+      <w:r w:rsidR="002A52AF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de noviembre de 2022, que confiere autorización a los vicerrectores de Investigación y a los Innovación, Transferencia y Emprendimiento para las suscripción de convenios y contratos de investigación por parte de la UAB, con sede social en el Campus Universitari s/n , 08193 Bellaterra (Cerdanyola del Vallès), y número de identificación fiscal (NIF) Q-0818002-H</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2BBD" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA9DB5B" w14:textId="77777777" w:rsidR="009F2742" w:rsidRPr="00041C8F" w:rsidRDefault="009F2742" w:rsidP="009F2742">
+    <w:p w14:paraId="2AA9DB5B" w14:textId="77777777" w:rsidR="009F2742" w:rsidRPr="000C48A9" w:rsidRDefault="009F2742" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:lang w:eastAsia="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5150F352" w14:textId="77777777" w:rsidR="001E6816" w:rsidRPr="000F18C8" w:rsidRDefault="001E6816" w:rsidP="009F2742">
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE8A6A1" w14:textId="77777777" w:rsidR="00CE1577" w:rsidRPr="000C48A9" w:rsidRDefault="001E6816" w:rsidP="00CE1577">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Y de la otra, </w:t>
       </w:r>
-      <w:r w:rsidR="00913334">
+      <w:r w:rsidR="00913334" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>nombre y apellidos del representante</w:t>
       </w:r>
-      <w:r w:rsidR="00913334">
+      <w:r w:rsidR="00913334" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, como (cargo que ocupa y nombre de la institución), </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>con domicilio en la</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(calle, avenida, etc. y número) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(código postal</w:t>
       </w:r>
-      <w:r w:rsidR="00913334">
+      <w:r w:rsidR="00913334" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y población</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y que tiene el número de identificación fiscal ________, que actúa en nombre y representación de este organismo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299372A6" w14:textId="77777777" w:rsidR="00E07F8D" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="009F2742">
-      <w:pPr>
+    <w:p w14:paraId="2ECFD9B5" w14:textId="77777777" w:rsidR="00CE1577" w:rsidRPr="000C48A9" w:rsidRDefault="00CE1577" w:rsidP="00CE1577">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299372A6" w14:textId="606C1E36" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="00CE1577">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>En adelante</w:t>
       </w:r>
-      <w:r w:rsidR="00913334">
+      <w:r w:rsidR="00913334" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, la </w:t>
       </w:r>
-      <w:r w:rsidR="00913334" w:rsidRPr="007D13AE">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="es-ES"/>
+      <w:r w:rsidR="00913334" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00913334">
+      <w:r w:rsidR="00913334" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[LA INSTITUCION] </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>se denominarán conjuntamente las "</w:t>
       </w:r>
-      <w:r w:rsidRPr="00913334">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Partes</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A20653" w14:textId="77777777" w:rsidR="00E07F8D" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="00E07F8D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+    <w:p w14:paraId="18A20653" w14:textId="77777777" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Las Partes</w:t>
       </w:r>
-      <w:r w:rsidR="00E07F8D" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00E07F8D" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> reconociéndose mutua y recíprocamente capacidad de obrar suficiente para otorgar el presente acto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD96496" w14:textId="77777777" w:rsidR="001E6816" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="001E6816">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2E849358" w14:textId="77777777" w:rsidR="009C7FB9" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>EXPONEN</w:t>
       </w:r>
-      <w:r w:rsidR="001E6816" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="001E6816" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
-[...20 lines deleted...]
-          <w:color w:val="333333"/>
+    </w:p>
+    <w:p w14:paraId="1AD96496" w14:textId="709C12A7" w:rsidR="001E6816" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Que las Partes tienen objetivos e intereses comunes en los c</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B25" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ampos formativo y científico en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">torno </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2742" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6816" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[ámbito científico]</w:t>
+      </w:r>
+      <w:r w:rsidR="000F18C8" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
-[...10 lines deleted...]
-          <w:color w:val="333333"/>
+    </w:p>
+    <w:p w14:paraId="05FB5A1B" w14:textId="55CB5684" w:rsidR="00183C57" w:rsidRPr="000C48A9" w:rsidRDefault="00D0012D" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Que la Ley 1/2003, de 19 de febrero, de universidades de Cataluña, prevé en su artículo 62 la figura de los investigadores vinculados a la Universidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C57" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242FE8A1" w14:textId="5199F772" w:rsidR="00504441" w:rsidRPr="000C48A9" w:rsidRDefault="00504441" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Que el artículo 34 del Capítulo III (Colaboradores de Investigación) de la Normativa en materia de Investigación de la Universitat Autònoma de Barcelona, aprobada por Acuerdo del Consejo de Gobierno de 25 de marzo de 2026, regula la figura del investigador vinculado a la Universidad, entendida como aquella persona que desarrolla actividades de investigación en la UAB para la realización de proyectos de investigación, desarrollo e innovación, así como para la transferencia de conocimiento y tecnología, en virtud de un acuerdo suscrito con universidades, centros de investigación u otras entidades públicas o privadas, manteniendo su relación laboral con la entidad de origen y siendo adscrita a un departamento, instituto universitario de investigación propio, centro de estudios e investigación u otra estructura de investigación de la Universidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C03C1E" w14:textId="77777777" w:rsidR="00504441" w:rsidRPr="000C48A9" w:rsidRDefault="00504441" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636F279F" w14:textId="5ECF4508" w:rsidR="00924C3B" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que hay una serie de investigadores que mantienen una relación laboral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>con [LA INSTITUCI</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6319" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ON]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956A0" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
-[...23 lines deleted...]
-      <w:r w:rsidR="009F2742" w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>que están interesados</w:t>
+      </w:r>
+      <w:r w:rsidR="001F063D" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>en realizar investigación en la UAB a través de la figura de</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956A0" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>l i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvestigador vinculado a la </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956A0" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>niversidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4FDF0C" w14:textId="77777777" w:rsidR="009826B4" w:rsidRPr="000C48A9" w:rsidRDefault="009826B4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDC816C" w14:textId="77777777" w:rsidR="00504441" w:rsidRPr="000C48A9" w:rsidRDefault="00F2594C" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Que la UAB quiere reconocer como colaborador(es) de investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al (a los) investigador(es) que se relacionan en el ordinal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del ANEXO I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525DCE18" w14:textId="77777777" w:rsidR="00504441" w:rsidRPr="000C48A9" w:rsidRDefault="00504441" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198594BC" w14:textId="77777777" w:rsidR="00C323D6" w:rsidRPr="000C48A9" w:rsidRDefault="00C323D6" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Que los investigadores relacionados en el ANEXO I cumplen los requisitos establecidos en la Normativa de la UAB y que su vinculación a la Universitat Autònoma de Barcelona fue informada favorablemente por la Comisión de Investigación, Transferencia e Innovación en fecha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[...]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A7B3F5" w14:textId="77777777" w:rsidR="00C323D6" w:rsidRPr="000C48A9" w:rsidRDefault="00C323D6" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3585B80C" w14:textId="74A3C102" w:rsidR="009826B4" w:rsidRPr="000C48A9" w:rsidRDefault="00A12B9E" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Que,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en virtud de lo anteriormente expuesto, ambas instituciones están interesadas en formalizar el presente convenio de colaboración</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3E92" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1577" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(en</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3E92" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adelante </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1577" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>“Convenio</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3E92" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009E50A6" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de con</w:t>
+      </w:r>
+      <w:r w:rsidR="009E50A6" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>formidad</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las siguiente</w:t>
+      </w:r>
+      <w:r w:rsidR="005C519E" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>s cláusulas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3E92" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790004F0" w14:textId="77777777" w:rsidR="00BD7776" w:rsidRPr="000C48A9" w:rsidRDefault="00BD7776" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4B0B5F" w14:textId="77777777" w:rsidR="00BD7776" w:rsidRPr="000C48A9" w:rsidRDefault="00BD7776" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4534FB5E" w14:textId="77777777" w:rsidR="00A12B9E" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>CLÁUSULAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F27428" w14:textId="1C9C2BBA" w:rsidR="00F2594C" w:rsidRPr="000C48A9" w:rsidRDefault="00F2594C" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215F0D88" w14:textId="77777777" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>PRIMERA. - Objeto del convenio y de la actividad a desarrollar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5696DC91" w14:textId="77777777" w:rsidR="00BC285D" w:rsidRPr="000C48A9" w:rsidRDefault="00BC285D" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74988F6C" w14:textId="2ACE829A" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. El presente convenio tiene por objeto reconocer los investigadores / as que adhieren a este convenio mediante la suscripción del ANEXO I del presente convenio como Investigador / es Vinculados/as </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC285D" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="001E6816" w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Universidad Autónoma de Barce</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B25" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>lona (en adelante, 'IVU '</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC285D" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B25" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:r w:rsidR="00854830">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>IVU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> '), y determinar los efectos jurídicos de dicho recono</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B25" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>cimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC31FE4" w14:textId="5AEBEE0E" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="003C7B25" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Los </w:t>
+      </w:r>
+      <w:r w:rsidR="00854830">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>IVU</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desarrollarán la actividad de investigación consistente en </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4007" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC285D" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estudio </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4007" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC285D" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00BC285D" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>[ámbito científico]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F18C8">
+        <w:t>xxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0E61" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F49E71" w14:textId="7A10F6ED" w:rsidR="001E6816" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="00D318B2">
-[...18 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="27AB38D5" w14:textId="77777777" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="00F2594C" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>SEGUNDA. -</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Situación de los IVU s en la UAB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB01666" w14:textId="4CE28DBC" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="00E114BE" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:r w:rsidR="00854830">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>IVU</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64ECC" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quedarán asignado</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s al </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Departamento</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2BBD" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/Instituto</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="009826B4" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00311DDD" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de la UAB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74582AC8" w14:textId="78A18CCF" w:rsidR="00E07F8D" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El nombramiento como colaborador no conlleva ningún tipo de relación contractual, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E114BE" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aboral o estatutaria de los </w:t>
+      </w:r>
+      <w:r w:rsidR="00854830">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>IVU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con la UAB, considerándose como actividad realizada a título de benevolencia y no dará derecho a ninguna retribución por parte de la Universidad, ni con cargo a sus presupuestos, ni en el artículo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84BA7" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la LO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84BA7" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E114BE" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:r w:rsidR="00854830">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>IVU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mantienen el contrato de trabajo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B0F0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[LA INSTITUCION].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756E31DD" w14:textId="7369AE62" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En toda la producción científica de los IVU s se hará constar expresamente la doble vinculación de los </w:t>
+      </w:r>
+      <w:r w:rsidR="00854830">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>IVU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2EDE" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[LA INSTITUCION] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2EDE" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la UAB. La forma vigente en la UAB de firma en publicaciones científicas es UNIV</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7776" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ERSITAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AUT</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7776" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ò</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMA </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1797" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>BARCELONA. En forma del nombre y / o logotipo, de su pertenencia a la UAB. Esta mención seguirá siempre las recomendaciones que al respecto haga la UAB las cual</w:t>
+      </w:r>
+      <w:r w:rsidR="00804DA9" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>es quedan descritas en el ANEXO</w:t>
+      </w:r>
+      <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II</w:t>
+      </w:r>
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7BEB31" w14:textId="0602BD3E" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00F2594C" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>TERCERA. -</w:t>
+      </w:r>
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64ECC" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derechos y Deberes de los </w:t>
+      </w:r>
+      <w:r w:rsidR="00854830">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>IVU</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...1026 lines deleted...]
-    <w:p w14:paraId="6FFA6CAC" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="003C7B25" w:rsidP="009F2742">
+    </w:p>
+    <w:p w14:paraId="6FFA6CAC" w14:textId="78F9FF50" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="003C7B25" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Los </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00854830">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>IVU</w:t>
       </w:r>
-      <w:r w:rsidR="008B2F49" w:rsidRPr="000F18C8">
-[...8 lines deleted...]
-      <w:r w:rsidR="008B2F49" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ostentarán los siguientes derechos y / o facultades:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FFD76D" w14:textId="77777777" w:rsidR="004C2BBD" w:rsidRDefault="008B2F49" w:rsidP="009F2742">
+    <w:p w14:paraId="7B3333A7" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="2080BC90" w14:textId="77777777" w:rsidR="004C2BBD" w:rsidRDefault="008B2F49" w:rsidP="009F2742">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FFD76D" w14:textId="7CB3077D" w:rsidR="004C2BBD" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="7527F353" w14:textId="05CEB01D" w:rsidR="00091960" w:rsidRDefault="008B2F49" w:rsidP="009F2742">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Derecho de </w:t>
+      </w:r>
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>representación compatible</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64ECC" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con el E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>statuto de la UAB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CB00A0" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="65470D2B" w14:textId="77777777" w:rsidR="004C2BBD" w:rsidRPr="000F18C8" w:rsidRDefault="004C2BBD" w:rsidP="009F2742">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2080BC90" w14:textId="76E3B517" w:rsidR="004C2BBD" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="18AEA646" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="009F2742">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>b) Derecho a utilizar las instalaciones comunes y los servicios de la Universidad en las mismas condiciones que el personal propio de la UAB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6129EA01" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="7F2D8D4A" w14:textId="71D11325" w:rsidR="00091960" w:rsidRDefault="008B2F49" w:rsidP="009F2742">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7527F353" w14:textId="200303A1" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="7CD85B30" w14:textId="77777777" w:rsidR="004C2BBD" w:rsidRPr="000F18C8" w:rsidRDefault="004C2BBD" w:rsidP="009F2742">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) Estar protegidos por la póliza de seguro de responsabilidad civil que tiene suscrita la UAB por su personal docente e investigador, </w:t>
+      </w:r>
+      <w:r w:rsidR="00804DA9" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y siempre que hayan sido utilizadas las </w:t>
+      </w:r>
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>instalaciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00804DA9" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y/o medios de la UAB en los trabajos de investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="00121266" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65470D2B" w14:textId="77777777" w:rsidR="004C2BBD" w:rsidRPr="000C48A9" w:rsidRDefault="004C2BBD" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="11924320" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="009F2742">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AEA646" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) Derecho de autor en materia sujeto a la normativa de propiedad intelectual para aquellas obras de las que se les pueda reputarse, según ley, como autor, sin perjuicio de </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E1A" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>lo previsto en la cláusula séptima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en relación los derechos de explotación de los derechos de propiedad intelectual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2D8D4A" w14:textId="71D11325" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>e) Derecho a concurrir a las convocatorias externas de investigación, en las mismas condiciones que el personal propio de la Universidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD85B30" w14:textId="77777777" w:rsidR="004C2BBD" w:rsidRPr="000C48A9" w:rsidRDefault="004C2BBD" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11924320" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="696"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>f) Dirigir las tesis doctorales en las mismas condiciones que los profesores de la UAB, siempre de acuerdo con la legislación vigente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3325E430" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="009F2742">
+    <w:p w14:paraId="28B11D37" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3325E430" w14:textId="5CB1B672" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>Los IVU s asumen las siguientes obligaciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAFDCCE" w14:textId="7195ED65" w:rsidR="009F2742" w:rsidRDefault="008B2F49" w:rsidP="00041C8F">
+    <w:p w14:paraId="08D787A1" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F18C8">
-[...5 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="371C032A" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">a) Remisión al </w:t>
       </w:r>
-      <w:r w:rsidR="00041C8F">
+      <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Vicerrectorado de Investigación</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la UAB, </w:t>
       </w:r>
-      <w:r w:rsidR="00041C8F">
+      <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00041C8F" w:rsidRPr="006A00E7">
+        <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>vr.recerca@uab.cat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00041C8F">
+      <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
-[...16 lines deleted...]
-      <w:r w:rsidR="00041C8F">
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de una memoria científica, en el mes de enero de cada año que dure el reconocimiento de la situación de IVU en la UAB, en la que deberá relacionar los proyectos y publicaciones realizados</w:t>
+      </w:r>
+      <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">por IVU </w:t>
       </w:r>
-      <w:r w:rsidR="00354783" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00354783" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la anualidad anterior.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
-[...33 lines deleted...]
-    <w:p w14:paraId="1FC13587" w14:textId="522F4865" w:rsidR="00041C8F" w:rsidRDefault="00041C8F" w:rsidP="00041C8F">
+    </w:p>
+    <w:p w14:paraId="7576C241" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF9280C" w14:textId="6C91589A" w:rsidR="00041C8F" w:rsidRPr="000F18C8" w:rsidRDefault="00041C8F" w:rsidP="00041C8F">
+    <w:p w14:paraId="4FAFDCCE" w14:textId="48B2265E" w:rsidR="009F2742" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>b) Adaptarse a las necesidades de la UAB en la organización del trabajo para facilitar la máxima eficacia y eficiencia y la plena integración del IVU al grupo de</w:t>
+      </w:r>
+      <w:r w:rsidR="00203E1A" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigación al que esté asignado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC13587" w14:textId="522F4865" w:rsidR="00041C8F" w:rsidRPr="000C48A9" w:rsidRDefault="00041C8F" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF9280C" w14:textId="6C91589A" w:rsidR="00041C8F" w:rsidRPr="000C48A9" w:rsidRDefault="00041C8F" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>c) Los investigadores vinculados deben disponer de una seguro de responsabilidad civil que ampare la actividad de investigación realizada en las instalaciones de la UAB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B69CBC" w14:textId="77777777" w:rsidR="00C83E29" w:rsidRDefault="00C83E29" w:rsidP="009F2742">
+    <w:p w14:paraId="28B69CBC" w14:textId="77777777" w:rsidR="00C83E29" w:rsidRPr="000C48A9" w:rsidRDefault="00C83E29" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="00A7A03B" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="000F18C8" w:rsidP="009F2742">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADB5748" w14:textId="2D51C4C5" w:rsidR="001260BE" w:rsidRPr="000C48A9" w:rsidRDefault="000F18C8" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>CUARTA. -</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B2F49" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Financiación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BAB94C" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="009F2742" w:rsidP="00091960">
+    <w:p w14:paraId="287CFB16" w14:textId="77777777" w:rsidR="001260BE" w:rsidRPr="000C48A9" w:rsidRDefault="001260BE" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="4B63657D" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="00091960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BAB94C" w14:textId="72CAC360" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="001260BE" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="3F393949" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="009F2742" w:rsidP="00091960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Las Partes se comprometen a aportar los recursos y capacidades necesarios para el desarrollo de las actividades descritas en la cláusula PRIMERA. Aquellas actividades que, en su caso, conlleven implicaciones o compromisos de carácter económico o presupuestario requerirán la formalización de un convenio específico, en el que se determinarán y regularán expresamente dichas cuestiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C4155C" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="11578D4C" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="00091960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B63657D" w14:textId="68073D35" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="000F18C8" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="66D46609" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="00091960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>QUINTA. -</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dependencias y medios materiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEC9353" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="7D5B67C5" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="00091960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F393949" w14:textId="157454F9" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="36A8DE1D" w14:textId="77777777" w:rsidR="00302CA1" w:rsidRDefault="008B2F49" w:rsidP="00091960">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Las Partes acuerdan que se acordará por escrito la distribución de los costes de las diferentes instalaciones y servicios en el caso de que sea necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0699E8" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11578D4C" w14:textId="50DC99D6" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="000F18C8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>SEXTA. -</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Organización y coordinación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230051E9" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D46609" w14:textId="2A4B3A17" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las Partes acuerdan designar, cada una de ellas, un responsable de la organización y coordinación del presente convenio a los que corresponderá supervisar la ejecución del convenio y tomar las decisiones necesarias con el fin de asegurar la correcta realización del objeto del </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64ECC" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>convenio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DB9610" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5B67C5" w14:textId="5E530B0B" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Por parte de la UAB la persona responsable de la organización y coordinación del presente convenio es el Vicerrector de Investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BD5B01" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A8DE1D" w14:textId="2D18C153" w:rsidR="00302CA1" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007F003C">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Por parte de [LA INSTITUCION] la persona responsable de la organización y coordinación del presente convenio </w:t>
       </w:r>
-      <w:r w:rsidR="001D43F5" w:rsidRPr="007F003C">
+      <w:r w:rsidR="001D43F5" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">será </w:t>
       </w:r>
-      <w:r w:rsidR="007F003C">
+      <w:r w:rsidR="007F003C" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el/la </w:t>
       </w:r>
-      <w:r w:rsidR="007F003C" w:rsidRPr="002A3B60">
+      <w:r w:rsidR="007F003C" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007F003C">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Sr./Sra. XXXXXXXXXXXX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075DC798" w14:textId="77777777" w:rsidR="00C83E29" w:rsidRPr="000C48A9" w:rsidRDefault="00C83E29" w:rsidP="007727D6">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="075DC798" w14:textId="77777777" w:rsidR="00C83E29" w:rsidRDefault="00C83E29" w:rsidP="00091960">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BEC984" w14:textId="77777777" w:rsidR="00C83E29" w:rsidRPr="000C48A9" w:rsidRDefault="00C83E29" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3945A8BE" w14:textId="691F0D88" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="000F18C8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>SÉPTIMA. -</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Titularidad de</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1BFC" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los Resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y derechos de explotación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECFF8C5" w14:textId="16ED5E77" w:rsidR="000440CD" w:rsidRPr="000C48A9" w:rsidRDefault="000440CD" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Los derechos de propiedad industrial e intelectual sobre los resultados, invenciones, desarrollos y demás resultados de investigación, desarrollo e innovación obtenidos en ejecución del presente Convenio corresponderán conjuntamente a la UAB</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4513" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00611269" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[LA INSTITUCIÓN]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, en un cincuenta por ciento (50 %) para cada una de ellas, salvo que el convenio específico de vinculación del personal investigador o cualquier otro acuerdo aplicable establezca una distribución diferente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2081C165" w14:textId="77777777" w:rsidR="009E63F7" w:rsidRPr="000C48A9" w:rsidRDefault="009E63F7" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que se desarrollen resultados susceptibles de protección y/o comercialización, el investigador vinculado a la Universidad (IVU) que tenga la condición de autor y/o inventor de dichos resultados deberá comunicarlo a la UAB y a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[LA INSTITUCIÓN]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. En tal caso, las Partes suscribirán un acuerdo específico que regule la protección, gestión y explotación de los resultados conjuntos. Mientras dicho acuerdo no haya sido formalizado, todas las decisiones relativas a los resultados deberán adoptarse de mutuo acuerdo entre las Partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B874F8B" w14:textId="77777777" w:rsidR="000440CD" w:rsidRPr="000C48A9" w:rsidRDefault="000440CD" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Lo anterior se entiende sin perjuicio de los derechos morales que correspondan a los autores e inventores de conformidad con la normativa vigente, en atención a su contribución efectiva a la obtención de los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71036740" w14:textId="77777777" w:rsidR="000440CD" w:rsidRPr="000C48A9" w:rsidRDefault="000440CD" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La protección, gestión y explotación de los resultados se realizará de común acuerdo entre las Partes, de conformidad con la normativa aplicable y con los acuerdos específicos que, en su caso, puedan suscribirse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9D07B3" w14:textId="77777777" w:rsidR="000440CD" w:rsidRPr="000C48A9" w:rsidRDefault="000440CD" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asimismo, en toda publicación, comunicación científica o actividad de difusión derivada de la investigación realizada con participación de personal investigador vinculado a ambas entidades deberá hacerse constar su doble afiliación institucional, tanto a la UAB como a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[LA INSTITUCIÓN]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. La afiliación correspondiente a la UAB deberá ajustarse a las directrices institucionales vigentes en cada momento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5544226B" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="000F18C8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>OCTAVA. -</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Entrada en vigor y duración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B830705" w14:textId="3FCC62B4" w:rsidR="007F003C" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El presente Convenio entrará en vigor en el momento </w:t>
+      </w:r>
+      <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de la última firma emitida por las partes i su vigencia se extenderá hasta</w:t>
+      </w:r>
+      <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...176 lines deleted...]
-    <w:p w14:paraId="5B830705" w14:textId="3FCC62B4" w:rsidR="007F003C" w:rsidRDefault="008B2F49" w:rsidP="00041C8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF36417" w14:textId="616CBBB9" w:rsidR="00041C8F" w:rsidRPr="000C48A9" w:rsidRDefault="00041C8F" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041C8F">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>(Art.38.3 La duración máxima de la situación de colaboradores de investigación será de un semestre académico hasta un máximo de tres años)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(Art.3</w:t>
+      </w:r>
+      <w:r w:rsidR="009244C5" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="03F6E813" w14:textId="77777777" w:rsidR="008C5751" w:rsidRPr="008C5751" w:rsidRDefault="008C5751" w:rsidP="008C5751">
+      <w:r w:rsidR="009244C5" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La duración máxima de</w:t>
+      </w:r>
+      <w:r w:rsidR="00D827BB" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l reconocimiento de IVU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">será de </w:t>
+      </w:r>
+      <w:r w:rsidR="00493DDC" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>cuatro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> años).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EE6CBB" w14:textId="2CCE182D" w:rsidR="00041C8F" w:rsidRPr="000C48A9" w:rsidRDefault="00041C8F" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="3231DCFF" w14:textId="77777777" w:rsidR="008C5751" w:rsidRPr="008C5751" w:rsidRDefault="008C5751" w:rsidP="008C5751">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C96CCF" w14:textId="19FE1C5C" w:rsidR="00041C8F" w:rsidRPr="000C48A9" w:rsidRDefault="00041C8F" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>NOVENA. – Protección de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F6E813" w14:textId="77777777" w:rsidR="008C5751" w:rsidRPr="000C48A9" w:rsidRDefault="008C5751" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="599984BA" w14:textId="1A8BABC4" w:rsidR="00041C8F" w:rsidRDefault="008C5751" w:rsidP="008C5751">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que, como consecuencia de la ejecución del presente Convenio, una de las Partes accediera a datos de carácter personal de los ficheros de la otra Parte, se estará a lo dispuesto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en el Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo, de 27 de abril de 2016, relativo a la protección de las personas físicas en lo que respecta al tratamiento de datos personales ya la libre circulación de estos datos y por lo que se deroga la Directiva 95/46/CE (Reglamento General de Protección de Datos) y en la Ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos de Carácter Personal y garantía de los derechos digitales. En este sentido, las Partes se obligan a tratar los datos de carácter personal a los que pudieran acceder en virtud del presente Convenio con absoluta confidencialidad y seguimiento de las instrucciones de la otra Parte, no pudiendo aplicarlos con una finalidad distinta a la de la ejecución de la misma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3231DCFF" w14:textId="77777777" w:rsidR="008C5751" w:rsidRPr="000C48A9" w:rsidRDefault="008C5751" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599984BA" w14:textId="1A8BABC4" w:rsidR="00041C8F" w:rsidRPr="000C48A9" w:rsidRDefault="008C5751" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Las personas firmantes declaran haber sido informadas y consienten que los datos personales incorporados en este documento serán tratados por cada responsable del tratamiento para la ejecución y seguimiento del presente Convenio. Las personas firmantes podrán ejercitar sus derechos de acceso, rectificación, supresión y limitación del tratamiento mediante escrito dirigido al correspondiente responsable del tratamiento. En caso de que el tratamiento de los datos se realice por parte de la UAB, el escrito se enviará al correo electrónico </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00D0012D" w:rsidRPr="008A0B73">
+        <w:r w:rsidR="00D0012D" w:rsidRPr="000C48A9">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>protecció.dades@uab.cat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C5751">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524D30D0" w14:textId="77777777" w:rsidR="008C5751" w:rsidRPr="00157C8A" w:rsidRDefault="008C5751" w:rsidP="008C5751">
+    <w:p w14:paraId="524D30D0" w14:textId="77777777" w:rsidR="008C5751" w:rsidRPr="000C48A9" w:rsidRDefault="008C5751" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAB90CC" w14:textId="7B841EA3" w:rsidR="008C5751" w:rsidRPr="000C48A9" w:rsidRDefault="008C5751" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>DÉCIM</w:t>
+      </w:r>
+      <w:r w:rsidR="0027723B" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. - R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E279F1" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>solución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8984AC" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00E279F1" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La vigencia del presente Convenio será la establecida en la cláusula 8 del presente Convenio. Sin embargo, el presente convenio se podrá resolver por:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B38675" w14:textId="532E6B33" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00E279F1" w:rsidP="000C48A9">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El acuerdo expreso y por escrito de las Partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3A3DC1" w14:textId="1FF52937" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00E279F1" w:rsidP="000C48A9">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La finalización del contrato</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1F10" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laboral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00942702" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1F10" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C48A9" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Institución</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1F10" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de origen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F62DF36" w14:textId="71A2FB70" w:rsidR="008C5751" w:rsidRPr="000C48A9" w:rsidRDefault="00E279F1" w:rsidP="000C48A9">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El incumplimiento grave y manifiesto de alguna de las cláusulas del presente Convenio por alguna de las Partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18466F43" w14:textId="663479C4" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="009826B4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>DÉCI</w:t>
+      </w:r>
+      <w:r w:rsidR="00041C8F" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MO </w:t>
+      </w:r>
+      <w:r w:rsidR="00764172" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>PRIMER</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0012D" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. -</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Régimen jurídico y Jurisdicción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AA0CA9" w14:textId="1A78BA9A" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00E279F1" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En todo lo que no esté previsto en el presente Convenio será de aplicación </w:t>
+      </w:r>
+      <w:r w:rsidR="006D52A6" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>la sección 3a d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Capítulo VII del Título I de la Normativa en materia de Investigación de la UAB (aprobada por acuerdo del Consejo de Gobierno de </w:t>
+      </w:r>
+      <w:r w:rsidR="006D52A6" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 de </w:t>
+      </w:r>
+      <w:r w:rsidR="00942702" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">marzo </w:t>
+      </w:r>
+      <w:r w:rsidR="006D52A6" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00942702" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E811A9" w14:textId="07606908" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En caso de controversia, ambas partes tratarán de resolver las divergencias que pudieran plantearse en orden a la interpretación o cumplimiento del presente convenio por mutuo acuerdo. Si no fuera posible alcanzar un acuerdo satisfactorio para ambas partes en un plazo razonable, las partes se someterán al orden jurisdiccional contencioso-administrativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFA4256" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y en prueba de conformidad de cuanto antecede, firman </w:t>
+      </w:r>
+      <w:r w:rsidR="00B162B8" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>electrónicamente y a un solo efecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0596D117" w14:textId="77777777" w:rsidR="00F3312A" w:rsidRPr="00F3312A" w:rsidRDefault="00F3312A" w:rsidP="00F3312A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D7A2B6" w14:textId="4C6C2347" w:rsidR="00F3312A" w:rsidRPr="00055375" w:rsidRDefault="00F3312A" w:rsidP="00F3312A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...22 lines deleted...]
-        <w:t>. -Modificación</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Universitat Autònoma de Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[la INSTITUCIÓ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EF2F33" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRDefault="00E279F1" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5213C1CC" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729EFB06" w14:textId="1EB17028" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B0F0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Dr. A</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC06C7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>lbert Ruiz Cirera</w:t>
+      </w:r>
+      <w:r w:rsidR="00994A80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00994A80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF2782" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF2782" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF2782" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF2782" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Sr</w:t>
+      </w:r>
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...846 lines deleted...]
-    <w:p w14:paraId="41EF2F33" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRDefault="00E279F1" w:rsidP="00B1150B">
+      <w:r w:rsidR="00FF4D6E" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/Sra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACF8ABA" w14:textId="5811051F" w:rsidR="009826B4" w:rsidRPr="000C48A9" w:rsidRDefault="009826B4" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00646950">
-[...103 lines deleted...]
-      <w:r w:rsidR="009826B4" w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2709BEDD" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="00091960">
+    <w:p w14:paraId="2709BEDD" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ANEXO I</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEBEE17" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="00091960">
+    <w:p w14:paraId="3BEBEE17" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reconocimiento de Investigadores Vinculados a la UAB por el cual se procede a la adhesión al mismo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6519BEF8" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="00091960">
+    <w:p w14:paraId="6519BEF8" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblInd w:w="-1026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="519"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="6037"/>
         <w:gridCol w:w="2107"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00091960" w:rsidRPr="000F18C8" w14:paraId="67A03851" w14:textId="77777777" w:rsidTr="001F0FFC">
+      <w:tr w:rsidR="00091960" w:rsidRPr="000C48A9" w14:paraId="67A03851" w14:textId="77777777" w:rsidTr="001F0FFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27C02F66" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="001E0525">
+          <w:p w14:paraId="27C02F66" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E726D6" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="001E0525">
+          <w:p w14:paraId="12E726D6" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nombre y Apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C99DDC" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="00091960">
+          <w:p w14:paraId="48C99DDC" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Datos personales: NIF y </w:t>
             </w:r>
-            <w:r w:rsidR="009826B4" w:rsidRPr="000F18C8">
+            <w:r w:rsidR="009826B4" w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>categoría</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> profesional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79B9CAA6" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="001E0525">
+          <w:p w14:paraId="79B9CAA6" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE258D" w:rsidRPr="000F18C8" w14:paraId="443A4B73" w14:textId="77777777" w:rsidTr="001F0FFC">
+      <w:tr w:rsidR="00AE258D" w:rsidRPr="000C48A9" w14:paraId="443A4B73" w14:textId="77777777" w:rsidTr="001F0FFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="089D5891" w14:textId="77777777" w:rsidR="00AE258D" w:rsidRPr="000F18C8" w:rsidRDefault="00B162B8" w:rsidP="00AE258D">
+          <w:p w14:paraId="089D5891" w14:textId="77777777" w:rsidR="00AE258D" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="175B5DB0" w14:textId="77777777" w:rsidR="00AE258D" w:rsidRPr="000F18C8" w:rsidRDefault="00AE258D" w:rsidP="001E0525">
+          <w:p w14:paraId="175B5DB0" w14:textId="77777777" w:rsidR="00AE258D" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Dr. /Dra.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A29C4E5" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRDefault="00AE258D" w:rsidP="00AE258D">
+          <w:p w14:paraId="4A29C4E5" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigador, provisto de NIF núm. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Investigador, provisto de NIF núm. xxxxx  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49AF74F4" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRDefault="00AE258D" w:rsidP="00AE258D">
+          <w:p w14:paraId="49AF74F4" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">domicilio en la calle </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, piso-puerta, código - ciudad, </w:t>
+              <w:t xml:space="preserve">domicilio en la calle xxxxxx, piso-puerta, código - ciudad, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2725E675" w14:textId="3F7369D2" w:rsidR="00AE258D" w:rsidRPr="000F18C8" w:rsidRDefault="00AE258D" w:rsidP="00AE258D">
+          <w:p w14:paraId="2725E675" w14:textId="3F7369D2" w:rsidR="00AE258D" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>que actúa en su propio nombre y representación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7406CED9" w14:textId="77777777" w:rsidR="00AE258D" w:rsidRPr="000F18C8" w:rsidRDefault="00AE258D" w:rsidP="001E0525">
+          <w:p w14:paraId="7406CED9" w14:textId="77777777" w:rsidR="00AE258D" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091960" w:rsidRPr="000F18C8" w14:paraId="3EE8331D" w14:textId="77777777" w:rsidTr="001F0FFC">
+      <w:tr w:rsidR="00091960" w:rsidRPr="000C48A9" w14:paraId="3EE8331D" w14:textId="77777777" w:rsidTr="001F0FFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6D54EB" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00B162B8" w:rsidP="001E0525">
+          <w:p w14:paraId="0B6D54EB" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5F828D" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="001E0525">
+          <w:p w14:paraId="7C5F828D" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Dr. /Dra.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78DB800A" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRDefault="00AE258D" w:rsidP="001E0525">
+          <w:p w14:paraId="78DB800A" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigador, provisto de NIF núm. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Investigador, provisto de NIF núm. xxxxx </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05766546" w14:textId="2A17D7CB" w:rsidR="00E279F1" w:rsidRDefault="00AE258D" w:rsidP="001E0525">
+          <w:p w14:paraId="05766546" w14:textId="2A17D7CB" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">domicilio en la calle </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, piso-puerta, código - ciudad, </w:t>
+              <w:t xml:space="preserve">domicilio en la calle xxxxxx, piso-puerta, código - ciudad, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77204A7D" w14:textId="17CBEE01" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00AE258D" w:rsidP="001E0525">
+          <w:p w14:paraId="77204A7D" w14:textId="17CBEE01" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">que actúa en su propio nombre y </w:t>
+              <w:t>que actúa en su propio nombre y representación.</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+            <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD69393" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="001E0525">
+          <w:p w14:paraId="2CD69393" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091960" w:rsidRPr="000F18C8" w14:paraId="353914AE" w14:textId="77777777" w:rsidTr="001F0FFC">
+      <w:tr w:rsidR="00091960" w:rsidRPr="000C48A9" w14:paraId="353914AE" w14:textId="77777777" w:rsidTr="001F0FFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFDA8AA" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="001E0525">
+          <w:p w14:paraId="6CFDA8AA" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3C6663" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="001E0525">
+          <w:p w14:paraId="5A3C6663" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Dr. /Dra.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71535CCA" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRDefault="00395C2A" w:rsidP="001E0525">
+          <w:p w14:paraId="71535CCA" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00395C2A" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigador, provisto de NIF núm. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Investigador, provisto de NIF núm. xxxxx </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC3DCE2" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRDefault="00395C2A" w:rsidP="001E0525">
+          <w:p w14:paraId="6DC3DCE2" w14:textId="77777777" w:rsidR="00E279F1" w:rsidRPr="000C48A9" w:rsidRDefault="00395C2A" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">domicilio en la calle </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, piso-puerta, código - ciudad, </w:t>
+              <w:t xml:space="preserve">domicilio en la calle xxxxxx, piso-puerta, código - ciudad, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A30BBB4" w14:textId="43E61BC3" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00395C2A" w:rsidP="001E0525">
+          <w:p w14:paraId="5A30BBB4" w14:textId="43E61BC3" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00395C2A" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F18C8">
+            <w:r w:rsidRPr="000C48A9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>que actúa en su propio nombre y representación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9DDD22" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="001E0525">
+          <w:p w14:paraId="1A9DDD22" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69DB1AF2" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00091960" w:rsidP="00091960">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+    <w:p w14:paraId="69DB1AF2" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00091960" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A5978C" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000F18C8" w:rsidRDefault="00AE258D" w:rsidP="00091960">
+    <w:p w14:paraId="15A5978C" w14:textId="77777777" w:rsidR="00091960" w:rsidRPr="000C48A9" w:rsidRDefault="00AE258D" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Los</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">firmantes </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">del </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>presente</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Anexo</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> compare</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>cen</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> este acto</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>virtud</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>cual</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>DECLAR</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>tienen</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> con</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ocimiento</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">íntegro del contenido </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">del </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Convenio formali</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>XXXXXXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la UAB el </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>día</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>e hoy</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>adelante</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Convenio</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii) </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>están</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ac</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>uerdo</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>el cont</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">enido </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">del </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Convenio</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>DISPONEN</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>a adhesión de la</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>s person</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>s que compar</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ecen</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s números </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>xxx a xxx</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ambos</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> incl</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>uidos</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>en e</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Convenio</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>calidad</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>e Investigadores</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Vinculados, en la</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>condiciones y</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en l</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>s t</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>érminos</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> estable</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">cidos </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>el mencionado Convenio el c</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ual s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> comprometen a respetar</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>en s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>integridad</w:t>
       </w:r>
-      <w:r w:rsidR="00091960" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="00091960" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB3A357" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRDefault="00B162B8" w:rsidP="00E07F8D">
-[...147 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0CB3A357" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628DED09" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CB6774" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4CD0A5" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CECF507" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4980D207" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E063121" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E97AFFA" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C4706BA" w14:textId="77777777" w:rsidR="00B162B8" w:rsidRPr="000C48A9" w:rsidRDefault="00B162B8" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC8F34D" w14:textId="77777777" w:rsidR="001F0FFC" w:rsidRPr="000C48A9" w:rsidRDefault="001F0FFC" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ANEXO </w:t>
       </w:r>
-      <w:r w:rsidR="001D43F5" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="001D43F5" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>- FIRMA DE PUBLICACIONES CIENTÍFICAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2ACFD3" w14:textId="77777777" w:rsidR="001F0FFC" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="00E07F8D">
-[...16 lines deleted...]
-      <w:r w:rsidR="00B64ECC" w:rsidRPr="000F18C8">
+    <w:p w14:paraId="0A1290A5" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="00B64ECC" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Es necesario incluir</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidR="008B2F49" w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> tantas llamadas al lado del nombre del autor como centros / instituciones de filiación tiene, de manera que se puedan entender como centros diferentes.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
-[...5 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="7E2ACFD3" w14:textId="5B63431D" w:rsidR="001F0FFC" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>Queda excluida la posibilidad de utilizar siglas (UAB) para definir la filiación en la Universidad Autónoma de Barcelona, ​​así como el uso de la traducción a otras lenguas, como el inglés. Los buscadores utilizan como término de búsqueda para la UAB lo siguiente: "Univ. Autónoma de Barcelona". De esta forma la filiación en castellano queda correctamente reflejada. Independientemente de las condiciones que marque la revista, la filiación en la Universidad Autónoma de Barcelona debe ser claramente identificada. Es importante que el término "Universidad Autónoma de Barcelona" aparezca sin ningún otro adjetivo y delimitado por ambos lados por comas o puntos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B73BF6C" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="009638E4">
+    <w:p w14:paraId="4B73BF6C" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Instrucciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3283701F" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="009638E4">
+    <w:p w14:paraId="151C68A5" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="77711F96" w14:textId="77777777" w:rsidR="001F0FFC" w:rsidRPr="000F18C8" w:rsidRDefault="008B2F49" w:rsidP="009638E4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DADB0DE" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="708"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1. Los autores deben incluir SIEMPRE su filiación a la Universidad Autónoma de Barcelona,</w:t>
+      </w:r>
+      <w:r w:rsidR="00942702" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>independientemente del tipo de publicación o publicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3283701F" w14:textId="7DE74E24" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2. La filiación debe seguir el siguiente orden: Nombre del departamento, centro o instituto (nombre completo en el idioma original), institución de la que depende, dirección postal, ciudad y país</w:t>
+      </w:r>
+      <w:r w:rsidR="009638E4" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FD419B" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>3. En el caso de centros mixtos que dependen de diversas instituciones es recomendable especificar el nombre del centro y las instituciones de las que depende</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F18C8">
-[...5 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="77711F96" w14:textId="7B66FCCD" w:rsidR="001F0FFC" w:rsidRPr="000C48A9" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>4. En el caso de los investigadores de los centros hospitalarios que además son profesores universitarios y de Investigadores Vinculados a la Universidad (IVU), es necesario incluir las dos instituciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D5C4E3" w14:textId="77777777" w:rsidR="001F0FFC" w:rsidRPr="00922FEF" w:rsidRDefault="008B2F49" w:rsidP="00E07F8D">
-[...22 lines deleted...]
-          <w:lang w:val="es-ES"/>
+    <w:p w14:paraId="691902A3" w14:textId="77777777" w:rsidR="000C48A9" w:rsidRDefault="000C48A9" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D5C4E3" w14:textId="7F8719B4" w:rsidR="001F0FFC" w:rsidRPr="00854830" w:rsidRDefault="008B2F49" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854830">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ejemplos de citación correcta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EF1AFF" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="00922FEF" w:rsidRDefault="009638E4" w:rsidP="009638E4">
-[...7 lines deleted...]
-          <w:lang w:val="es-ES"/>
+    <w:p w14:paraId="28EF1AFF" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="00854830" w:rsidRDefault="009638E4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854830">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>XXXXXXX 1,</w:t>
       </w:r>
-      <w:r w:rsidR="000F18C8" w:rsidRPr="00922FEF">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="000F18C8" w:rsidRPr="00854830">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3 and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00922FEF">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="00854830">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  YYYYYYY 2,3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EB7D01" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="00646950" w:rsidRDefault="009638E4" w:rsidP="009638E4">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+    <w:p w14:paraId="77EB7D01" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="00854830" w:rsidRDefault="009638E4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854830">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1 Department of Pathology and 2Fetal Medicine Unit, Department of Obstetrics and Gynaecology, Hospital Universitari Vall d’Hebron, Barcelona, Spain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20277D6F" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="009638E4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Universitat Autònoma de Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,08193 Bellaterra (Cerdanyola del Vallès), Spain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2603DEB9" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000F18C8" w:rsidRDefault="009638E4" w:rsidP="009638E4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+    <w:p w14:paraId="2603DEB9" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="009638E4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>XXXXXXX 1,</w:t>
       </w:r>
-      <w:r w:rsidR="000F18C8" w:rsidRPr="000F18C8">
+      <w:r w:rsidR="000F18C8" w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2 and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  YYYYYYY 1,2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D84190C" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="009638E4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1 Institut de Recerca ...., Hospital....., Barcelona, Spain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC1EA41" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="009638E4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...105 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Universitat Autònoma de Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, 08193 Bellaterra (Cerdanyola del Vallès), Spain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D44940E" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000F18C8" w:rsidRDefault="009638E4" w:rsidP="009638E4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+    <w:p w14:paraId="5D44940E" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="009638E4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">BBBBBBBB1,2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF0D220" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000F18C8" w:rsidRDefault="009638E4" w:rsidP="009638E4">
-[...114 lines deleted...]
-      <w:r w:rsidRPr="000F18C8">
+    <w:p w14:paraId="2AF0D220" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="009638E4" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 – Departament de Ciència Animal i dels Aliments, Facultat de Veterinària, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Universitat Autònoma de Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, 08193 Bellaterra (Cerdanyola del Vallès), Spain; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B9E4D2" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="00646950" w:rsidRDefault="009638E4" w:rsidP="009638E4">
+    <w:p w14:paraId="73B9E4D2" w14:textId="77777777" w:rsidR="009638E4" w:rsidRPr="000C48A9" w:rsidRDefault="009638E4" w:rsidP="007727D6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00646950">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C48A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...103 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 - Institut Català de Recerca i d’Estudis Avançats (ICREA), Barcelona, Spain </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8C4C44" w14:textId="77777777" w:rsidR="001F0FFC" w:rsidRPr="000C48A9" w:rsidRDefault="001F0FFC" w:rsidP="007727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001F0FFC" w:rsidRPr="000C48A9" w:rsidSect="00A4214F">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C33C573" w14:textId="77777777" w:rsidR="002800A6" w:rsidRDefault="002800A6" w:rsidP="002C1328">
+    <w:p w14:paraId="3FB1A4EA" w14:textId="77777777" w:rsidR="003A24E2" w:rsidRDefault="003A24E2" w:rsidP="002C1328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FF41EDC" w14:textId="77777777" w:rsidR="002800A6" w:rsidRDefault="002800A6" w:rsidP="002C1328">
+    <w:p w14:paraId="1D7775A7" w14:textId="77777777" w:rsidR="003A24E2" w:rsidRDefault="003A24E2" w:rsidP="002C1328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BC1F12A" w14:textId="2F5290F0" w:rsidR="00FB1A7D" w:rsidRPr="00FB1A7D" w:rsidRDefault="00FB1A7D">
+  <w:p w14:paraId="49536B5C" w14:textId="77777777" w:rsidR="00125118" w:rsidRDefault="00125118">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="515E7656" w14:textId="77777777" w:rsidR="00125118" w:rsidRPr="00372EF9" w:rsidRDefault="00125118" w:rsidP="00125118">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+      <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00372EF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00372EF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00372EF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00372EF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2BC1F12A" w14:textId="61F0DBCF" w:rsidR="00FB1A7D" w:rsidRPr="00125118" w:rsidRDefault="00125118" w:rsidP="00125118">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00115304">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00FB1A7D">
+      <w:t>AdR115</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>AdR115ES-</w:t>
+      <w:t>ES</w:t>
     </w:r>
-    <w:r w:rsidR="00BC6A30">
+    <w:r w:rsidRPr="00115304">
       <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>-</w:t>
     </w:r>
+    <w:r w:rsidR="00CA2DFB">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>07</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46CA877B" w14:textId="77777777" w:rsidR="00125118" w:rsidRDefault="00125118">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14E2BCB5" w14:textId="77777777" w:rsidR="002800A6" w:rsidRDefault="002800A6" w:rsidP="002C1328">
+    <w:p w14:paraId="22427245" w14:textId="77777777" w:rsidR="003A24E2" w:rsidRDefault="003A24E2" w:rsidP="002C1328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F524762" w14:textId="77777777" w:rsidR="002800A6" w:rsidRDefault="002800A6" w:rsidP="002C1328">
+    <w:p w14:paraId="639084CA" w14:textId="77777777" w:rsidR="003A24E2" w:rsidRDefault="003A24E2" w:rsidP="002C1328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="616F4B0E" w14:textId="77777777" w:rsidR="00125118" w:rsidRDefault="00125118">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F39D3FB" w14:textId="77777777" w:rsidR="002C1328" w:rsidRDefault="002C1328">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0885F617" w14:textId="77777777" w:rsidR="002C1328" w:rsidRDefault="002C1328">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="689611ED" w14:textId="77777777" w:rsidR="00125118" w:rsidRDefault="00125118">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00E87FBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="963E2EC8"/>
+    <w:lvl w:ilvl="0" w:tplc="04030001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="131539C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2D43EB8"/>
     <w:lvl w:ilvl="0" w:tplc="6724658E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6631,51 +6077,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="194B16A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="755A94CC"/>
+    <w:lvl w:ilvl="0" w:tplc="FDBCCFD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F060C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33E2E5B2"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -6720,51 +6255,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41BD3601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED92B4DE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6833,51 +6368,163 @@
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EBA527B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA9031B4"/>
+    <w:lvl w:ilvl="0" w:tplc="C5A83A32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D837A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94063FEA"/>
     <w:lvl w:ilvl="0" w:tplc="39500D46">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6919,51 +6566,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76E33669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FA61238"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7033,241 +6680,311 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="865755940">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="681781030">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="681781030">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="1111779411">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="136805085">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1944914668">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1419132715">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2102555528">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="523635841">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B2F49"/>
+    <w:rsid w:val="00022858"/>
     <w:rsid w:val="000333B3"/>
+    <w:rsid w:val="000403B6"/>
     <w:rsid w:val="00041C8F"/>
+    <w:rsid w:val="000440CD"/>
     <w:rsid w:val="00084D0A"/>
     <w:rsid w:val="00091960"/>
     <w:rsid w:val="000C45EF"/>
+    <w:rsid w:val="000C48A9"/>
     <w:rsid w:val="000E4007"/>
     <w:rsid w:val="000F18C8"/>
+    <w:rsid w:val="0010598A"/>
     <w:rsid w:val="00121266"/>
     <w:rsid w:val="00124EE8"/>
+    <w:rsid w:val="00125118"/>
+    <w:rsid w:val="001260BE"/>
     <w:rsid w:val="00132EB6"/>
     <w:rsid w:val="00157C8A"/>
     <w:rsid w:val="00177153"/>
+    <w:rsid w:val="00183C57"/>
+    <w:rsid w:val="00192EB4"/>
     <w:rsid w:val="001D43F5"/>
+    <w:rsid w:val="001D5F1F"/>
+    <w:rsid w:val="001E5D4F"/>
     <w:rsid w:val="001E6816"/>
+    <w:rsid w:val="001F063D"/>
     <w:rsid w:val="001F0FFC"/>
     <w:rsid w:val="001F4A6E"/>
     <w:rsid w:val="001F7C96"/>
     <w:rsid w:val="00203E1A"/>
     <w:rsid w:val="002256EB"/>
+    <w:rsid w:val="0022692E"/>
     <w:rsid w:val="00237BA9"/>
+    <w:rsid w:val="0027723B"/>
     <w:rsid w:val="002800A6"/>
+    <w:rsid w:val="002A52AF"/>
     <w:rsid w:val="002C1328"/>
+    <w:rsid w:val="002C5B59"/>
     <w:rsid w:val="002E2EDE"/>
+    <w:rsid w:val="002E37CC"/>
     <w:rsid w:val="002E402A"/>
     <w:rsid w:val="002E692B"/>
     <w:rsid w:val="00302CA1"/>
     <w:rsid w:val="00311DDD"/>
     <w:rsid w:val="00317408"/>
+    <w:rsid w:val="003405F8"/>
     <w:rsid w:val="00354783"/>
+    <w:rsid w:val="00355562"/>
     <w:rsid w:val="00364C37"/>
+    <w:rsid w:val="00376B43"/>
     <w:rsid w:val="00377106"/>
+    <w:rsid w:val="00384CE6"/>
     <w:rsid w:val="00394C14"/>
     <w:rsid w:val="00395C2A"/>
+    <w:rsid w:val="003A24E2"/>
     <w:rsid w:val="003C2EFA"/>
     <w:rsid w:val="003C7B25"/>
     <w:rsid w:val="00400040"/>
     <w:rsid w:val="00401864"/>
     <w:rsid w:val="00427B1E"/>
     <w:rsid w:val="00466A24"/>
     <w:rsid w:val="00492AB1"/>
+    <w:rsid w:val="00493DDC"/>
     <w:rsid w:val="004C2BBD"/>
+    <w:rsid w:val="00504441"/>
+    <w:rsid w:val="00537100"/>
     <w:rsid w:val="00542899"/>
+    <w:rsid w:val="00546333"/>
     <w:rsid w:val="005601F6"/>
     <w:rsid w:val="00585514"/>
+    <w:rsid w:val="005B1BFC"/>
     <w:rsid w:val="005B7BA8"/>
+    <w:rsid w:val="005C519E"/>
     <w:rsid w:val="005C7F5B"/>
     <w:rsid w:val="005E6ADE"/>
     <w:rsid w:val="005F11AE"/>
+    <w:rsid w:val="00611269"/>
     <w:rsid w:val="00620378"/>
     <w:rsid w:val="006263DD"/>
     <w:rsid w:val="00646950"/>
     <w:rsid w:val="006D52A6"/>
+    <w:rsid w:val="006F4513"/>
     <w:rsid w:val="00744F37"/>
     <w:rsid w:val="00751443"/>
     <w:rsid w:val="007535D6"/>
     <w:rsid w:val="00757396"/>
+    <w:rsid w:val="00764172"/>
+    <w:rsid w:val="007727D6"/>
     <w:rsid w:val="00796B00"/>
     <w:rsid w:val="007B28C2"/>
     <w:rsid w:val="007C04D2"/>
     <w:rsid w:val="007D6DC0"/>
+    <w:rsid w:val="007E1797"/>
     <w:rsid w:val="007F003C"/>
     <w:rsid w:val="00804DA9"/>
+    <w:rsid w:val="00822D16"/>
     <w:rsid w:val="0083596A"/>
     <w:rsid w:val="0084494B"/>
+    <w:rsid w:val="00854830"/>
     <w:rsid w:val="00872902"/>
     <w:rsid w:val="008819A4"/>
+    <w:rsid w:val="00894B4B"/>
+    <w:rsid w:val="008A0068"/>
     <w:rsid w:val="008A3BB7"/>
+    <w:rsid w:val="008B17C8"/>
     <w:rsid w:val="008B2F49"/>
     <w:rsid w:val="008C5751"/>
     <w:rsid w:val="008D66C0"/>
     <w:rsid w:val="0090591A"/>
     <w:rsid w:val="00913334"/>
     <w:rsid w:val="009220CE"/>
     <w:rsid w:val="00922FEF"/>
+    <w:rsid w:val="009244C5"/>
     <w:rsid w:val="00924C3B"/>
+    <w:rsid w:val="00942702"/>
     <w:rsid w:val="00953A11"/>
     <w:rsid w:val="009638E4"/>
     <w:rsid w:val="009665DB"/>
     <w:rsid w:val="009826B4"/>
+    <w:rsid w:val="00994A80"/>
     <w:rsid w:val="009A0FEA"/>
     <w:rsid w:val="009C0E61"/>
+    <w:rsid w:val="009C7FB9"/>
     <w:rsid w:val="009D6319"/>
+    <w:rsid w:val="009E50A6"/>
+    <w:rsid w:val="009E63F7"/>
     <w:rsid w:val="009F2742"/>
+    <w:rsid w:val="00A12B9E"/>
     <w:rsid w:val="00A15033"/>
     <w:rsid w:val="00A23BFD"/>
+    <w:rsid w:val="00A343A9"/>
     <w:rsid w:val="00A4214F"/>
+    <w:rsid w:val="00AB045E"/>
     <w:rsid w:val="00AE258D"/>
     <w:rsid w:val="00B07AD6"/>
     <w:rsid w:val="00B1150B"/>
     <w:rsid w:val="00B162B8"/>
     <w:rsid w:val="00B4516F"/>
     <w:rsid w:val="00B57B3B"/>
     <w:rsid w:val="00B64ECC"/>
     <w:rsid w:val="00B956A0"/>
+    <w:rsid w:val="00BA3E92"/>
+    <w:rsid w:val="00BA434E"/>
     <w:rsid w:val="00BC285D"/>
     <w:rsid w:val="00BC6A30"/>
+    <w:rsid w:val="00BD7776"/>
+    <w:rsid w:val="00BE1F10"/>
     <w:rsid w:val="00BE5B1A"/>
     <w:rsid w:val="00C130DA"/>
+    <w:rsid w:val="00C323D6"/>
     <w:rsid w:val="00C83E29"/>
+    <w:rsid w:val="00C860C6"/>
+    <w:rsid w:val="00CA2DFB"/>
+    <w:rsid w:val="00CE1577"/>
     <w:rsid w:val="00D0012D"/>
     <w:rsid w:val="00D318B2"/>
+    <w:rsid w:val="00D827BB"/>
     <w:rsid w:val="00D936B3"/>
+    <w:rsid w:val="00DC3747"/>
     <w:rsid w:val="00DD67C5"/>
+    <w:rsid w:val="00DE6EFC"/>
     <w:rsid w:val="00DF2782"/>
     <w:rsid w:val="00E07F8D"/>
     <w:rsid w:val="00E114BE"/>
+    <w:rsid w:val="00E138DE"/>
     <w:rsid w:val="00E279F1"/>
     <w:rsid w:val="00E304CA"/>
     <w:rsid w:val="00E5237F"/>
     <w:rsid w:val="00E956C6"/>
+    <w:rsid w:val="00EC06C7"/>
     <w:rsid w:val="00F15198"/>
     <w:rsid w:val="00F2594C"/>
+    <w:rsid w:val="00F3312A"/>
     <w:rsid w:val="00F3504E"/>
     <w:rsid w:val="00F36683"/>
     <w:rsid w:val="00F416AE"/>
     <w:rsid w:val="00F84BA7"/>
     <w:rsid w:val="00F963CC"/>
     <w:rsid w:val="00FB1A7D"/>
     <w:rsid w:val="00FF4D6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -7928,51 +7645,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2081901909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protecci&#243;.dades@uab.cat" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vr.recerca@uab.cat" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protecci&#243;.dades@uab.cat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vr.recerca@uab.cat" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8231,67 +7948,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -8494,151 +8196,191 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A93212BA-75CF-463E-A19E-A556C82F3CA9}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C2FEFA7-10FC-4E83-A972-C35839984BE1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A857451-4438-45BC-907E-1D3BE1CD130F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5914BD6F-6929-4424-96F4-196A63E87AE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A93212BA-75CF-463E-A19E-A556C82F3CA9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77144C47-C5E4-4C2C-9060-A58898537FDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12549</Characters>
+  <Pages>7</Pages>
+  <Words>2448</Words>
+  <Characters>13960</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>116</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14721</CharactersWithSpaces>
+  <CharactersWithSpaces>16376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Renovi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
 </Properties>
 </file>