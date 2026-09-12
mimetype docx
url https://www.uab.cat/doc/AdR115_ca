--- v0 (2025-10-09)
+++ v1 (2026-09-12)
@@ -1,12205 +1,10904 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B722899" w14:textId="40980732" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00AC28C2">
+    <w:p w14:paraId="4B722899" w14:textId="40980732" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONVENI</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE COL·LABORACIÓ ENTRE LA </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rStyle w:val="unknown"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UNIVERSITAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rStyle w:val="unknown"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AUTÒNOMA</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE BARCELONA </w:t>
       </w:r>
-      <w:r w:rsidR="00785A9C">
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidR="00785A9C" w:rsidRPr="00114A6D">
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXXXXXXXXXXX </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PER AL RECONEIXEMENT D’INVESTIGADORS VINCULATS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758C54BD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="758C54BD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239BCABA" w14:textId="38F453EF" w:rsidR="00D5224A" w:rsidRPr="00055375" w:rsidRDefault="00447924" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk57642970"/>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D’una part</w:t>
       </w:r>
-      <w:r w:rsidR="00D5224A" w:rsidRPr="007B7E72">
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0028714B">
+      <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la doctora </w:t>
       </w:r>
-      <w:r w:rsidR="00E9349B">
-[...7 lines deleted...]
-      <w:r w:rsidR="00720F92">
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assumpció </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Malgosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Morera</w:t>
+      </w:r>
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D5224A" w:rsidRPr="007B7E72">
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vicerector</w:t>
       </w:r>
-      <w:r w:rsidR="0028714B">
+      <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00E9349B">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D5224A" w:rsidRPr="007B7E72">
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Recerca </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de la Universitat Autònoma de Barcelona (en endavant </w:t>
       </w:r>
-      <w:r w:rsidR="00720F92">
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00D5224A" w:rsidRPr="00D60A48">
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UAB</w:t>
       </w:r>
-      <w:r w:rsidR="00720F92" w:rsidRPr="00D60A48">
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00D5224A" w:rsidRPr="007B7E72">
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidR="00720F92" w:rsidRPr="00720F92">
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00720F92" w:rsidRPr="007B7E72">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D5224A" w:rsidRPr="007B7E72">
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ctua en nom i representació de la UAB en virtut del seu nomenament de data</w:t>
+      </w:r>
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00720F92">
-[...23 lines deleted...]
-      <w:r w:rsidR="002C78E6">
+      <w:r w:rsidR="002C78E6" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidR="0028714B">
+      <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="008A182F">
+      <w:r w:rsidR="008A182F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>novembre</w:t>
       </w:r>
-      <w:r w:rsidR="0028714B">
+      <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
-      <w:r w:rsidR="008A182F">
+      <w:r w:rsidR="008A182F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00D5224A" w:rsidRPr="007B7E72">
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, i fent ús de les atribucions que li atorga la </w:t>
       </w:r>
-      <w:r w:rsidR="00720F92">
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">delegació de facultats realitzada pel Rector mitjançant la </w:t>
       </w:r>
-      <w:r w:rsidR="00D5224A" w:rsidRPr="007B7E72">
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolució de </w:t>
       </w:r>
-      <w:r w:rsidR="00E9349B">
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="0028714B">
+      <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de novembre de 2022</w:t>
       </w:r>
-      <w:r w:rsidR="00720F92">
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="302846FA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="000A4943">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="302846FA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1437BEF6" w14:textId="05531ACB" w:rsidR="005879A1" w:rsidRPr="00055375" w:rsidRDefault="00055953" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114A6D">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rStyle w:val="unknown"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I d</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00114A6D">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e l’altra, </w:t>
       </w:r>
-      <w:r w:rsidR="00354DC1">
+      <w:r w:rsidR="00354DC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00114A6D">
+      <w:r w:rsidR="00114A6D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">càrrec que ocupa </w:t>
       </w:r>
-      <w:r w:rsidR="00902187">
+      <w:r w:rsidR="00902187" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">el representant </w:t>
       </w:r>
-      <w:r w:rsidR="00114A6D">
+      <w:r w:rsidR="00114A6D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">i nom de la </w:t>
       </w:r>
-      <w:r w:rsidR="00246A49">
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>INSTITUCIÓ</w:t>
       </w:r>
-      <w:r w:rsidR="00354DC1">
+      <w:r w:rsidR="00354DC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00902187">
+      <w:r w:rsidR="00902187" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00354DC1">
+      <w:r w:rsidR="00354DC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00902187">
+      <w:r w:rsidR="00902187" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nom i cognoms del representant</w:t>
       </w:r>
-      <w:r w:rsidR="00354DC1">
+      <w:r w:rsidR="00354DC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00902187" w:rsidRPr="00114A6D">
+      <w:r w:rsidR="00902187" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00902187" w:rsidRPr="0043209D">
+        <w:t>, en nom i representació d’aquest organisme</w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>en nom i representació d’aquest organisme</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00785A9C" w:rsidRPr="00114A6D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D5224A">
+        <w:t>amb els poders ato</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21A54" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>amb els poders ato</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E21A54">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D5224A">
+        <w:t>gats a [acta notarial, acord d’un òr</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21A54" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>gats a [acta notarial, acord d’un òr</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E21A54">
+        <w:t>gan de govern, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>gan de govern, etc.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D5224A" w:rsidRPr="00114A6D">
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="005879A1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">] </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005879A1" w:rsidRPr="00114A6D">
+        <w:t xml:space="preserve">amb domicili </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66239" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">amb domicili </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A66239">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00354DC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00354DC1">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="005879A1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005879A1" w:rsidRPr="00114A6D">
+        <w:t>carrer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66239" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>carrer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A66239">
+        <w:t>, avinguda, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D13AE" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, avinguda, etc.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D13AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2B7D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B2B7D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007D13AE" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D13AE">
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66239" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A66239">
+        <w:t>úmero</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7D6F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>úmero</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C7D6F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66239" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A66239">
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00785A9C" w:rsidRPr="00114A6D">
+        <w:t xml:space="preserve">odi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66239" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">odi </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A66239">
+        <w:t xml:space="preserve">postal </w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">postal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00785A9C" w:rsidRPr="00114A6D">
+        <w:t>i ciutat]</w:t>
+      </w:r>
+      <w:r w:rsidR="005879A1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i ciutat]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005879A1" w:rsidRPr="00114A6D">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66239" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A66239">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>número d’identificació fisc</w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00785A9C" w:rsidRPr="000A4943">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="005879A1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>al</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005879A1" w:rsidRPr="00114A6D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66239" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A66239" w:rsidRPr="000A4943">
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="005879A1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005879A1" w:rsidRPr="00114A6D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603786A8" w14:textId="4B6DB11C" w:rsidR="00720F92" w:rsidRPr="00055375" w:rsidRDefault="00720F92" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A304FCB" w14:textId="0B943E4E" w:rsidR="00720F92" w:rsidRPr="00055375" w:rsidRDefault="00720F92" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="unknown"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En endavant, la Universitat Autònoma de Barcelona i la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D60A48">
+        <w:t>[INSTITUCIÓ]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En endavant, la Universitat Autònoma de Barcelona i la </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>, es denominaran conjuntament les “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A48">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60A48">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A5AA8D" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00A66239" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="39A5AA8D" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="238CAC21" w14:textId="6CBD6927" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00C542B1" w:rsidP="000C7D6F">
+    <w:p w14:paraId="238CAC21" w14:textId="6CBD6927" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00C542B1" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000C7D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ambdu</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arts </w:t>
       </w:r>
-      <w:r w:rsidR="00D12C78" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="00D12C78" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reconeixen mútua</w:t>
       </w:r>
-      <w:r w:rsidR="006B2B7D" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="006B2B7D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A070D" w:rsidRPr="000A4943">
+      <w:r w:rsidR="008A070D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">capacitat d’obrar suficient per </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="008A070D" w:rsidRPr="000C7D6F">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formalitzar </w:t>
+      </w:r>
+      <w:r w:rsidR="008A070D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aquest </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="008A070D" w:rsidRPr="000C7D6F">
+      <w:r w:rsidR="008A070D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onveni</w:t>
       </w:r>
-      <w:r w:rsidR="00720F92">
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B43DB6" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="66B43DB6" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB05326" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00D60A48">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000C7D6F">
+    <w:p w14:paraId="3B461744" w14:textId="77777777" w:rsidR="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EXPOSEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...9 lines deleted...]
-    <w:p w14:paraId="26729F17" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="0045023E">
+    </w:p>
+    <w:p w14:paraId="2BB05326" w14:textId="1044D257" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26729F17" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F9190C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1" w:rsidRPr="000A4943">
-[...39 lines deleted...]
-      <w:r w:rsidR="007979A1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ambdues p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arts tenen objectius i interessos comuns en els camps formatiu i científic al voltant </w:t>
+      </w:r>
+      <w:r w:rsidR="007979A1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00785A9C" w:rsidRPr="00A66239">
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="007D13AE">
+      <w:r w:rsidR="007D13AE" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>àmbit científic</w:t>
       </w:r>
-      <w:r w:rsidR="00785A9C" w:rsidRPr="00A66239">
+      <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="009C6E70" w:rsidRPr="00A66239">
+      <w:r w:rsidR="009C6E70" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164DF75F" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...9 lines deleted...]
-    <w:p w14:paraId="58F3272D" w14:textId="39CFB061" w:rsidR="00312300" w:rsidRDefault="00DD3E7A" w:rsidP="0045023E">
+    <w:p w14:paraId="164DF75F" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F3272D" w14:textId="39CFB061" w:rsidR="00312300" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Que</w:t>
       </w:r>
-      <w:r w:rsidR="00312300">
-[...24 lines deleted...]
-    <w:p w14:paraId="0332C571" w14:textId="77777777" w:rsidR="00312300" w:rsidRDefault="00312300" w:rsidP="002049F1">
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Llei 1/2003, de 19 de febrer, d’universitats de Catalunya, preveu en el seu article 62 la figura dels investigadors vinculats a la Universitat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0332C571" w14:textId="77777777" w:rsidR="00312300" w:rsidRPr="00055375" w:rsidRDefault="00312300" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4817ABF6" w14:textId="72D0B16B" w:rsidR="00DD3E7A" w:rsidRPr="007B0950" w:rsidRDefault="00DD3E7A" w:rsidP="0045023E">
+    <w:p w14:paraId="4817ABF6" w14:textId="4E731ABD" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00312300">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que</w:t>
+      </w:r>
+      <w:r w:rsidR="1D1335DA" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el art 34 </w:t>
+      </w:r>
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D60A48">
-[...31 lines deleted...]
-      <w:r w:rsidR="008B7C6B">
+      <w:r w:rsidR="1A754AFD" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60A48" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capítol </w:t>
+      </w:r>
+      <w:r w:rsidR="626FEC71" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III de </w:t>
+      </w:r>
+      <w:r w:rsidR="00730A9A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Col·laboradors</w:t>
+      </w:r>
+      <w:r w:rsidR="626FEC71" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de recerca d</w:t>
+      </w:r>
+      <w:r w:rsidR="00867FC6" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7C6B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la Normativa en matèria d’Investigació</w:t>
       </w:r>
-      <w:r w:rsidR="00867FC6">
+      <w:r w:rsidR="00867FC6" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la UAB (aprovada</w:t>
       </w:r>
-      <w:r w:rsidR="00186E64">
+      <w:r w:rsidR="00186E64" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> per acord </w:t>
       </w:r>
-      <w:r w:rsidR="008B7C6B" w:rsidRPr="00BD34F3">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C113C7">
+      <w:r w:rsidR="008B7C6B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del Consell de Govern de</w:t>
+      </w:r>
+      <w:r w:rsidR="5EB494ED" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7C6B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="34C59BE9" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25 de març</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7C6B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED1487E" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C113C7" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) regula</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la figura de l’investigador vinculat a la </w:t>
       </w:r>
-      <w:r w:rsidR="000C7D6F" w:rsidRPr="007B0950">
+      <w:r w:rsidR="000C7D6F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>niversitat, concebut com aquella persona que exerceix tasques de recerca a la UAB per a la realització de projectes de recerca, desenvolupament i innovació i per a la transferència de coneixement i tecnologia, mitjançant un acord amb universitats, centres de recerca o altres entitats públiques i privades, que continu</w:t>
       </w:r>
-      <w:r w:rsidR="006B2B7D" w:rsidRPr="007B0950">
+      <w:r w:rsidR="006B2B7D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mantenint el contracte </w:t>
       </w:r>
-      <w:r w:rsidR="00845770" w:rsidRPr="007B0950">
+      <w:r w:rsidR="00845770" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>laboral</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> amb l’entitat d’origen i </w:t>
       </w:r>
-      <w:r w:rsidR="006B2B7D" w:rsidRPr="007B0950">
+      <w:r w:rsidR="006B2B7D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s assigna</w:t>
       </w:r>
-      <w:r w:rsidR="00845770" w:rsidRPr="007B0950">
+      <w:r w:rsidR="00845770" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a un </w:t>
       </w:r>
-      <w:r w:rsidR="006B2B7D" w:rsidRPr="007B0950">
+      <w:r w:rsidR="006B2B7D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>epartament</w:t>
       </w:r>
-      <w:r w:rsidR="00312300">
-[...26 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un institut de recerca propi, un centre d’estudis i recerca o a una altra estructura de recerca. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2CDBE6" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06FCF71A" w14:textId="49D13EFB" w:rsidR="00DD3E7A" w:rsidRDefault="00B559F1" w:rsidP="0045023E">
+    <w:p w14:paraId="06FCF71A" w14:textId="49D13EFB" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00B559F1" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Que hi ha una sèrie d’investigadors que mantenen una relació laboral amb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B559F1">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00354DC1" w:rsidRPr="00E1798A">
+      <w:r w:rsidR="00354DC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...29 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[la INSTITUCIÓ] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que estan interessats </w:t>
+      </w:r>
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en realitzar</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2B7D" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...15 lines deleted...]
-      <w:r w:rsidR="006B2B7D" w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recerca a la UAB a través de la figura de</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25B31" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00C25B31">
+      <w:r w:rsidR="00C25B31" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’investigador </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vinculat a la </w:t>
       </w:r>
-      <w:r w:rsidR="006B2B7D">
+      <w:r w:rsidR="006B2B7D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>niversitat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A04D2E" w14:textId="77777777" w:rsidR="0045023E" w:rsidRDefault="0045023E" w:rsidP="00F90569">
-[...9 lines deleted...]
-    <w:p w14:paraId="005BCE18" w14:textId="77777777" w:rsidR="005908D8" w:rsidRPr="00512B94" w:rsidRDefault="0045023E" w:rsidP="0045023E">
+    <w:p w14:paraId="31A04D2E" w14:textId="77777777" w:rsidR="0045023E" w:rsidRPr="00055375" w:rsidRDefault="0045023E" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005BCE18" w14:textId="77777777" w:rsidR="005908D8" w:rsidRPr="00055375" w:rsidRDefault="0045023E" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00074707">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
-      <w:r w:rsidR="00410844">
+      <w:r w:rsidR="00410844" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la UAB vol reconèixer com a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00074707">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>col·laborador</w:t>
       </w:r>
-      <w:r w:rsidR="00246A49" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00312300">
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00312300">
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00074707">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de recerca </w:t>
       </w:r>
-      <w:r w:rsidR="006B2B7D" w:rsidRPr="000A4943">
+      <w:r w:rsidR="006B2B7D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidR="00354DC1" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00354DC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3B60" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ls</w:t>
+      </w:r>
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/la/les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigador</w:t>
+      </w:r>
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00354DC1">
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A3B60" w:rsidRPr="002A3B60">
+        <w:t>a/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3B60" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ls</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00312300">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/la/les</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00246A49" w:rsidRPr="000A4943">
+        <w:t>/es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que es </w:t>
+      </w:r>
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>llist</w:t>
+      </w:r>
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00312300">
+      <w:r w:rsidR="007979A1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A3B60" w:rsidRPr="002A3B60">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A3B60">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00312300">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’ANNEX I.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFE3141" w14:textId="77777777" w:rsidR="005908D8" w:rsidRDefault="005908D8" w:rsidP="00512B94">
+    <w:p w14:paraId="5CFE3141" w14:textId="77777777" w:rsidR="005908D8" w:rsidRPr="00055375" w:rsidRDefault="005908D8" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0420F276" w14:textId="7B6A0EDA" w:rsidR="008A037D" w:rsidRPr="00F0628D" w:rsidRDefault="005908D8" w:rsidP="00512B94">
+    <w:p w14:paraId="0420F276" w14:textId="7B6A0EDA" w:rsidR="008A037D" w:rsidRPr="00055375" w:rsidRDefault="005908D8" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00512B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
-      <w:r w:rsidR="004A6D8B" w:rsidRPr="00F0628D">
+      <w:r w:rsidR="004A6D8B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">els investigadors llistats a l’ANNEX I compleixen els requisits que preveu la Normativa de la UAB,  i la seva </w:t>
       </w:r>
-      <w:r w:rsidR="00F0628D" w:rsidRPr="00F0628D">
+      <w:r w:rsidR="00F0628D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vinculació a la UAB</w:t>
       </w:r>
-      <w:r w:rsidR="004A6D8B" w:rsidRPr="00F0628D">
+      <w:r w:rsidR="004A6D8B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> va ser </w:t>
       </w:r>
-      <w:r w:rsidR="00691415">
+      <w:r w:rsidR="00691415" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>informada favorablement per</w:t>
       </w:r>
-      <w:r w:rsidR="004A6D8B" w:rsidRPr="00F0628D">
+      <w:r w:rsidR="004A6D8B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la Comissió de Recerca, Transferència i Innovació </w:t>
       </w:r>
-      <w:r w:rsidR="00691415">
+      <w:r w:rsidR="00691415" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en data</w:t>
       </w:r>
-      <w:r w:rsidR="00F0628D" w:rsidRPr="00F0628D">
+      <w:r w:rsidR="00F0628D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[...]</w:t>
       </w:r>
-      <w:r w:rsidR="004A6D8B" w:rsidRPr="00F0628D">
+      <w:r w:rsidR="004A6D8B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D36E8DB" w14:textId="77777777" w:rsidR="00E76FC6" w:rsidRPr="00410844" w:rsidRDefault="00E76FC6" w:rsidP="00512B94">
-[...9 lines deleted...]
-    <w:p w14:paraId="1EFE7303" w14:textId="77777777" w:rsidR="00410844" w:rsidRDefault="00410844" w:rsidP="00410844">
+    <w:p w14:paraId="1D36E8DB" w14:textId="77777777" w:rsidR="00E76FC6" w:rsidRPr="00055375" w:rsidRDefault="00E76FC6" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFE7303" w14:textId="77777777" w:rsidR="00410844" w:rsidRPr="00055375" w:rsidRDefault="00410844" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="228F0D0A" w14:textId="2EC8C213" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="0045023E">
+    <w:p w14:paraId="228F0D0A" w14:textId="2EC8C213" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
-      <w:r w:rsidR="00312300">
+      <w:r w:rsidR="00312300" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de conformitat amb l’anteriorment exposat, les Parts</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> estan interessades </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> formalitzar </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aquest</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conveni de col·laboració </w:t>
       </w:r>
-      <w:r w:rsidR="00D67547">
+      <w:r w:rsidR="00D67547" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(en endavant, “</w:t>
       </w:r>
-      <w:r w:rsidR="00D67547" w:rsidRPr="00D67547">
+      <w:r w:rsidR="00D67547" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conveni</w:t>
       </w:r>
-      <w:r w:rsidR="00D67547">
+      <w:r w:rsidR="00D67547" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>acord amb les següents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F3EF07" w14:textId="77777777" w:rsidR="00410844" w:rsidRDefault="00410844" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="64F3EF07" w14:textId="77777777" w:rsidR="00410844" w:rsidRPr="00055375" w:rsidRDefault="00410844" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D25DACC" w14:textId="77777777" w:rsidR="00410844" w:rsidRDefault="00410844" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7D25DACC" w14:textId="77777777" w:rsidR="00410844" w:rsidRPr="00055375" w:rsidRDefault="00410844" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3047BC98" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00312300">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="501EF5BF" w14:textId="77777777" w:rsidR="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CLÀUSULES</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:p w14:paraId="3047BC98" w14:textId="0AF7665F" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1AF00E" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PRIMERA. Objecte del conveni i de l’activitat a desenvolupar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637824F2" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="637824F2" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132E4C48" w14:textId="63F1846A" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00D67547" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El present</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onveni té com a objecte reconèixer els investigadors</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/es</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> que s’</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hi </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">adhereixen mitjançant la subscripció de </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00E22C73">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’ANNEX I</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> com a </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nvestigadors </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inculats a la Universitat Autònoma de Barcelona (en endavant, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00D67547">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IVU</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00F9190C">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), i determinar els efectes jurídics d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’aquest </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">reconeixement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72311D00" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="72311D00" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613287B4" w14:textId="1ED5EAA9" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
-[...33 lines deleted...]
-      <w:r w:rsidR="00A47617" w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Els IVU desenvoluparan l’activitat de recerca consistent en</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47617" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67547" w:rsidRPr="00E22C73">
+      <w:r w:rsidR="00D67547" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[...]</w:t>
       </w:r>
-      <w:r w:rsidR="00A47617" w:rsidRPr="00A66239">
+      <w:r w:rsidR="00A47617" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8CE439" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="007A5537" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6A8CE439" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A1C44C3" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3A1C44C3" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SEGONA. Situació dels IVU a la UAB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6986AF73" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...49 lines deleted...]
-      <w:r w:rsidR="00246A49">
+    <w:p w14:paraId="6986AF73" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F05BAF9" w14:textId="5ABDD4F6" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Els IVU</w:t>
+      </w:r>
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> adherits a aquest conveni</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> qued</w:t>
       </w:r>
-      <w:r w:rsidR="00246A49">
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidR="00055953" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00055953" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assignats</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66239">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>al Depar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD34F3">
+        <w:t>al Departament</w:t>
+      </w:r>
+      <w:r w:rsidR="006A04F3" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tame</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A66239">
+        <w:t>/Institut/Centre de Recerca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A04F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A04F3" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/Institut/Centre de Recerca</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:t xml:space="preserve">[...] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de la UAB. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E2C763" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...10 lines deleted...]
-    <w:p w14:paraId="1C07EE38" w14:textId="18AA7438" w:rsidR="00DD3E7A" w:rsidRPr="00F81046" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
+    <w:p w14:paraId="49E2C763" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C07EE38" w14:textId="643DF979" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk124930049"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El nomenament com a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidR="007C04DB" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IVU</w:t>
       </w:r>
-      <w:r w:rsidR="006A04F3">
-[...18 lines deleted...]
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no comporta cap tipus de relació contractual, laboral o estatutària dels IVU amb la UAB, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ja que es </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>considera</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0017355B">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">que duen a terme </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la sev</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...26 lines deleted...]
-      <w:r w:rsidR="00246A49">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a activitat a títol de benevolència i</w:t>
+      </w:r>
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0017355B">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>per tant</w:t>
       </w:r>
-      <w:r w:rsidR="00246A49">
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, això</w:t>
       </w:r>
-      <w:r w:rsidR="0017355B">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
-      <w:r w:rsidR="0017355B">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">els </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...17 lines deleted...]
-      <w:r w:rsidR="006A04F3">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dona dret a cap retribució de la Universitat, ni amb càrrec als seus pressupostos</w:t>
+      </w:r>
+      <w:r w:rsidR="006A04F3" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ni </w:t>
       </w:r>
-      <w:r w:rsidR="00246A49" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>per raó de</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’article </w:t>
       </w:r>
-      <w:r w:rsidR="008038FD">
+      <w:r w:rsidR="008038FD" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la LO</w:t>
       </w:r>
-      <w:r w:rsidR="00176A2A">
+      <w:r w:rsidR="00176A2A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0950">
-[...46 lines deleted...]
-      <w:r w:rsidR="00246A49">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U. Els IVU mantenen el contracte </w:t>
+      </w:r>
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>laboral</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amb </w:t>
+      </w:r>
+      <w:r w:rsidR="00506280" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00506280" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INSTITUCIÓ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37127" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="774A983B" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BF10FD" w14:textId="4CD580A4" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk124930278"/>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A tota la producció científica dels IVU s’hi </w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r constar expressament la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sev</w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F81046">
-[...8 lines deleted...]
-      <w:r w:rsidR="00506280" w:rsidRPr="00F81046">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doble vinculació</w:t>
+      </w:r>
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6902" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007049EB" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6902" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00246A49">
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="00506280" w:rsidRPr="00F81046">
+      <w:r w:rsidR="008F6902" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F37127" w:rsidRPr="00F81046">
+        </w:rPr>
+        <w:t xml:space="preserve"> INSTITUCIÓ]</w:t>
+      </w:r>
+      <w:r w:rsidR="007049EB" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...65 lines deleted...]
-      <w:r w:rsidR="0017355B">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i a la UAB. La forma vigent a la UAB de signatura en publicacions científiques és UNIV</w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ERSITAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AUT</w:t>
+      </w:r>
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ò</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMA </w:t>
+      </w:r>
+      <w:r w:rsidR="00246A49" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BARCELONA, en forma del nom i/o logotip, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0950" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per indicar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la pertinença a la UAB. Aquesta menció </w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ha de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...62 lines deleted...]
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>segui</w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sempre les recomanacions que faci la UAB</w:t>
+      </w:r>
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...245 lines deleted...]
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les quals queden descrites a l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ANNEX II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845770">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="53FB6FA2" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...23 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="53FB6FA2" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF67CC1" w14:textId="77777777" w:rsidR="00A66239" w:rsidRPr="00055375" w:rsidRDefault="00A66239" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1CEF53" w14:textId="79892D97" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">TERCERA. Drets i </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">eures dels </w:t>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:t>eures dels IVU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17161CB2" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46578E76" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Els IVU </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tenen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>els drets i facultats</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1" w:rsidRPr="00C542B1">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> següents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28012EBE" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...10 lines deleted...]
-    <w:p w14:paraId="506AFBC0" w14:textId="6AFB87A4" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00B963A7">
+    <w:p w14:paraId="28012EBE" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506AFBC0" w14:textId="6AFB87A4" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dret</w:t>
       </w:r>
-      <w:r w:rsidR="00307150">
+      <w:r w:rsidR="00307150" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de representació compatible</w:t>
       </w:r>
-      <w:r w:rsidR="00307150">
+      <w:r w:rsidR="00307150" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> amb </w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s E</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>statut</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la UAB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3348CE97" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00B963A7">
+    <w:p w14:paraId="3348CE97" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="567"/>
-        <w:jc w:val="highKashida"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0B2A4888" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00B963A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D6AF43" w14:textId="4D98A7CD" w:rsidR="002F3572" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dret a utilitzar les instal·lacions comun</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s i els serveis de la Universitat en les mateixes condicions que el personal propi de la UAB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12743C8D" w14:textId="77777777" w:rsidR="00055953" w:rsidRPr="00C951E7" w:rsidRDefault="00055953" w:rsidP="00C951E7">
-[...10 lines deleted...]
-    <w:p w14:paraId="1043B8FA" w14:textId="732B0190" w:rsidR="00DD3E7A" w:rsidRPr="00497EE4" w:rsidRDefault="00DD3E7A" w:rsidP="00B963A7">
+    <w:p w14:paraId="3ECB2127" w14:textId="2DE67FFC" w:rsidR="002F3572" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:jc w:val="highKashida"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk124931943"/>
-      <w:r w:rsidRPr="00497EE4">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dret d’autor</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497EE4">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00497EE4">
+      <w:r w:rsidR="00497EE4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">i/o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00497EE4">
+      <w:r w:rsidR="00497EE4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inventoria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00497EE4">
+      <w:r w:rsidR="00497EE4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A3506E">
+      <w:r w:rsidR="00A3506E" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">segons correspongui, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00497EE4">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en matèria subject</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497EE4">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a la normativa de propietat intel·lectual </w:t>
       </w:r>
-      <w:r w:rsidR="00A3506E">
+      <w:r w:rsidR="00A3506E" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">i/o industrial </w:t>
       </w:r>
-      <w:r w:rsidRPr="00497EE4">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>per aquelles obres</w:t>
       </w:r>
-      <w:r w:rsidR="00A3506E">
+      <w:r w:rsidR="00A3506E" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o invencions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497EE4">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de les quals se’ls pugui reputar, segons</w:t>
       </w:r>
-      <w:r w:rsidR="0017355B" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497EE4">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A3506E">
+      <w:r w:rsidR="00A3506E" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>legislació aplicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497EE4">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, com a autor</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00F10679" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="00F10679" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A3506E">
+      <w:r w:rsidR="00A3506E" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">i/o inventors, de conformitat </w:t>
       </w:r>
-      <w:r w:rsidR="00F10679" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="00F10679" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>amb el que estableix la clàusula setena</w:t>
       </w:r>
-      <w:r w:rsidR="009D1110" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="009D1110" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidR="00C542B1" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="00C542B1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’aquest </w:t>
       </w:r>
-      <w:r w:rsidR="009D1110" w:rsidRPr="00497EE4">
+      <w:r w:rsidR="009D1110" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>conveni</w:t>
       </w:r>
-      <w:r w:rsidR="009C142B" w:rsidRPr="00497EE4">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="002F3572" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="0129B8CC" w14:textId="181A6662" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00B963A7">
+    <w:p w14:paraId="63734462" w14:textId="123FE065" w:rsidR="002F3572" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...26 lines deleted...]
-      <w:r w:rsidR="00307150">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dret a conc</w:t>
+      </w:r>
+      <w:r w:rsidR="00307150" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>órrer</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00307150">
+      <w:r w:rsidR="00307150" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> les convocatòries externes de recerca, en les mateixes condicions que el personal propi de la </w:t>
       </w:r>
-      <w:r w:rsidR="00307150" w:rsidRPr="004A1136">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidR="00307150" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UAB, sempre que la convocatòria i l’organisme finançador ho permetin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E47E5E2" w14:textId="77777777" w:rsidR="00BB2C20" w:rsidRDefault="00BB2C20" w:rsidP="00E22C73">
-[...15 lines deleted...]
-    <w:p w14:paraId="38A31964" w14:textId="47D68203" w:rsidR="0017355B" w:rsidRPr="00C951E7" w:rsidRDefault="00050F9E" w:rsidP="00BB2C20">
+    <w:p w14:paraId="772E5271" w14:textId="4B3283A3" w:rsidR="002F3572" w:rsidRPr="00055375" w:rsidRDefault="00050F9E" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:jc w:val="highKashida"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk124930979"/>
-      <w:r w:rsidRPr="00050F9E">
-[...43 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dret a concórrer a les convocatòries internes d’ajut a la recerca de la Universitat en les mateixes condicions que el personal propi de la UAB.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6411DC68" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00B963A7">
-[...15 lines deleted...]
-    <w:p w14:paraId="1C41673D" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00B963A7">
+    <w:p w14:paraId="010CFCC5" w14:textId="15792298" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00B92F9A">
+      <w:r w:rsidR="00B92F9A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ret a d</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>irigir les tesis doctorals en les mateixes condicions que el professor</w:t>
       </w:r>
-      <w:r w:rsidR="0017355B">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="003F3309">
+      <w:r w:rsidR="003F3309" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la UAB, sempre d’acord amb la legislació vigent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14224064" w14:textId="77777777" w:rsidR="0017355B" w:rsidRDefault="0017355B" w:rsidP="000A4943">
-[...10 lines deleted...]
-    <w:p w14:paraId="010CFCC5" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
+    <w:p w14:paraId="66815E1F" w14:textId="77777777" w:rsidR="00912B3A" w:rsidRPr="00055375" w:rsidRDefault="00912B3A" w:rsidP="00055375">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:jc w:val="highKashida"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6A49CD22" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3D98CD" w14:textId="7F0AA17A" w:rsidR="00163596" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:jc w:val="highKashida"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Els IVU assumeixen les obligacions</w:t>
       </w:r>
-      <w:r w:rsidR="00B92F9A" w:rsidRPr="00B92F9A">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidR="00B92F9A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> següents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4F7AB4" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
+    <w:p w14:paraId="6F79A13F" w14:textId="77777777" w:rsidR="00912B3A" w:rsidRPr="00055375" w:rsidRDefault="00912B3A" w:rsidP="00055375">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:left="567"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="0023192C" w14:textId="27EC0630" w:rsidR="00DD3E7A" w:rsidRPr="0017355B" w:rsidRDefault="0017355B" w:rsidP="00B963A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0023192C" w14:textId="27EC0630" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="0017355B" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000A4943">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Han de r</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:r w:rsidR="00B92F9A" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00B92F9A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etre</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9349B">
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
-      <w:r w:rsidR="007979A1" w:rsidRPr="0017355B">
+      <w:r w:rsidR="007979A1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">icerectorat </w:t>
       </w:r>
-      <w:r w:rsidR="00CA624C">
+      <w:r w:rsidR="00CA624C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de Recerca</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E9349B">
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00E9349B" w:rsidRPr="006A00E7">
+        <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>vr.recerca@uab.cat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E9349B">
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>el mes de gener de cada any que duri el reconeixement de la situació d</w:t>
       </w:r>
-      <w:r w:rsidR="00B92F9A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00B92F9A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IVU a la UAB, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0017355B">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">una memòria científica </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en la qual </w:t>
       </w:r>
-      <w:r w:rsidR="00037010">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>han de</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B92F9A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00B92F9A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>descriu</w:t>
       </w:r>
-      <w:r w:rsidR="00037010">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="00B92F9A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00B92F9A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">els projectes i </w:t>
       </w:r>
-      <w:r w:rsidRPr="0017355B">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">publicacions </w:t>
       </w:r>
-      <w:r w:rsidR="00037010">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">que hagin </w:t>
       </w:r>
-      <w:r w:rsidR="00B92F9A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00B92F9A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dut a terme </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’an</w:t>
       </w:r>
-      <w:r w:rsidR="00037010">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> anterior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D894EED" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="0017355B" w:rsidRDefault="00DD3E7A" w:rsidP="00B963A7">
-[...11 lines deleted...]
-    <w:p w14:paraId="77A5BECD" w14:textId="5BDDEEF5" w:rsidR="00DD3E7A" w:rsidRDefault="0017355B" w:rsidP="00B963A7">
+    <w:p w14:paraId="5D894EED" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A5BECD" w14:textId="5BDDEEF5" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="0017355B" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0017355B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Han d’a</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0017355B">
-[...17 lines deleted...]
-      <w:r w:rsidR="00037010" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daptar-se a les necessitats de la UAB en l’organització de</w:t>
+      </w:r>
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00037010" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00037010" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00037010" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a per tal d</w:t>
       </w:r>
-      <w:r w:rsidR="00037010" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’aconseguir</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la màxima eficàcia i eficiència i integra</w:t>
       </w:r>
-      <w:r w:rsidR="0063482A">
+      <w:r w:rsidR="0063482A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r-se plenament</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="00420BC1">
+      <w:r w:rsidR="00420BC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00420BC1">
+      <w:r w:rsidR="00420BC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’estructura </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de recerca a</w:t>
       </w:r>
-      <w:r w:rsidR="00420BC1">
+      <w:r w:rsidR="00420BC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00420BC1">
+      <w:r w:rsidR="00420BC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> qu</w:t>
       </w:r>
-      <w:r w:rsidR="00B92F9A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00B92F9A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="0063482A">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00420BC1">
+      <w:r w:rsidR="00420BC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>es vinculin.</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DA8346" w14:textId="77777777" w:rsidR="00420BC1" w:rsidRDefault="00420BC1" w:rsidP="00420BC1">
+    <w:p w14:paraId="43DA8346" w14:textId="77777777" w:rsidR="00420BC1" w:rsidRPr="00055375" w:rsidRDefault="00420BC1" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BAC1625" w14:textId="4B12AFB8" w:rsidR="00420BC1" w:rsidRPr="00420BC1" w:rsidRDefault="00420BC1" w:rsidP="00420BC1">
+    <w:p w14:paraId="6BAC1625" w14:textId="4B12AFB8" w:rsidR="00420BC1" w:rsidRPr="00055375" w:rsidRDefault="00420BC1" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="2C95AB7F" w14:textId="0058BB8D" w:rsidR="000459F2" w:rsidRDefault="000459F2" w:rsidP="000A4943">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Els investigadors vinculats han de disposar d’una assegurança de responsabilitat civil que empari l’activitat de recerca realitzada en les instal·lacions de la UAB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C95AB7F" w14:textId="0058BB8D" w:rsidR="000459F2" w:rsidRPr="00055375" w:rsidRDefault="000459F2" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="189E52F7" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="189E52F7" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>QUARTA. Finançament</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE186AE" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0CE186AE" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F8767C" w14:textId="3DCAA1E5" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00420BC1" w:rsidP="00F90569">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="42F8767C" w14:textId="3DCAA1E5" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00420BC1" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les Parts</w:t>
       </w:r>
-      <w:r w:rsidR="0017355B">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> han</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0017355B">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d’</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aportar els recursos i capacitats necessaris per </w:t>
       </w:r>
-      <w:r w:rsidR="00037010">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dur a terme</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> les activitats descrites a l</w:t>
       </w:r>
-      <w:r w:rsidR="0040595F" w:rsidRPr="004A1136">
+      <w:r w:rsidR="0040595F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a clàusula 1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les activitats que eventualment comportin implicacions pressupostàries, requer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>iran</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la signatura d’un conveni específic, en el qual es determinaran aquestes qüestions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E65281" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00BE63B9" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
+    <w:p w14:paraId="50E65281" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF80870" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2EF80870" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CINQUENA. Dependències i mitjans materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6887E7" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7C6887E7" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5132933E" w14:textId="1D307C27" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00420BC1" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5132933E" w14:textId="1D307C27" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00420BC1" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les Parts</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>estableixen</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> que s’acordarà per escrit la distribució dels costos de les diferents instal·lacions i serveis en cas que sigui necessari.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4781C6" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1C4781C6" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E4A5102" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7E4A5102" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SISENA. Organització i coordinació</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0412AFE4" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="0412AFE4" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF28289" w14:textId="7E738400" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="006F263A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les  P</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arts acorden designar, cadascuna, un responsable de l’organització i coordinació </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del present C</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onveni</w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al qual correspondrà supervisar l’execució del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onveni i prendre les decisions necessàries amb el fi d’assegurar </w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que s’acompleixi </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>correcta</w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’objecte del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conveni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0186B144" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274B3BF8" w14:textId="5CE5E30A" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Per part de la UAB</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA624C" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la persona responsable de l’organització i coordinació d</w:t>
+      </w:r>
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’aquest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conveni és </w:t>
+      </w:r>
+      <w:r w:rsidR="006F263A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="002255DD" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...192 lines deleted...]
-      <w:r w:rsidR="002255DD" w:rsidRPr="000A4943">
+      <w:r w:rsidR="006F263A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>icerector</w:t>
+      </w:r>
+      <w:r w:rsidR="006F263A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F263A">
-[...35 lines deleted...]
-      <w:r w:rsidR="0017355B" w:rsidRPr="000A4943">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de Recerca</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4870C4" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0C4870C4" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8E1C1A" w14:textId="2523C5F1" w:rsidR="006F263A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A3B60">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Per part </w:t>
       </w:r>
-      <w:r w:rsidR="007049EB" w:rsidRPr="002A3B60">
+      <w:r w:rsidR="007049EB" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00CA624C">
+      <w:r w:rsidR="00CA624C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidR="007049EB" w:rsidRPr="002A3B60">
+      <w:r w:rsidR="007049EB" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00CA624C">
+      <w:r w:rsidR="00CA624C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007049EB" w:rsidRPr="002A3B60">
+      <w:r w:rsidR="007049EB" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA624C">
+      <w:r w:rsidR="00CA624C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>INSTITUCIÓ],</w:t>
       </w:r>
-      <w:r w:rsidR="007049EB" w:rsidRPr="002A3B60">
+      <w:r w:rsidR="007049EB" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A3B60">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la persona responsable de l’organització i coordinació d</w:t>
       </w:r>
-      <w:r w:rsidR="00037010">
+      <w:r w:rsidR="00037010" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’aqu</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A3B60">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">est conveni és </w:t>
       </w:r>
-      <w:r w:rsidR="00CA624C">
+      <w:r w:rsidR="00CA624C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[nom i cognoms de la persona responsable]</w:t>
       </w:r>
-      <w:r w:rsidR="00A47617" w:rsidRPr="002A3B60">
+      <w:r w:rsidR="00A47617" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03269CAC" w14:textId="77777777" w:rsidR="00A92FFD" w:rsidRPr="002A3B60" w:rsidRDefault="00A92FFD" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="03269CAC" w14:textId="77777777" w:rsidR="00A92FFD" w:rsidRPr="00055375" w:rsidRDefault="00A92FFD" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A17AD8" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="66A17AD8" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF29A91" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1FA3A884" w14:textId="26025A5F" w:rsidR="00124E97" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0076309A">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SETENA. Titularitat de les patents i drets d’explotació</w:t>
-[...565 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:t>SETENA. Titularitat de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4293B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>ls resultats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i drets d’explotació</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC55058" w14:textId="77777777" w:rsidR="00612F00" w:rsidRPr="00055375" w:rsidRDefault="00612F00" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B17C66D" w14:textId="0662FD41" w:rsidR="00E76391" w:rsidRPr="00055375" w:rsidRDefault="00E76391" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Els drets de propietat industrial i intel·lectual sobre els resultats, invencions, desenvolupaments i qualsevol altre resultat de recerca, desenvolupament i innovació obtingut en execució del present Conveni correspondran conjuntament a la</w:t>
+      </w:r>
+      <w:r w:rsidR="00612F00" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UAB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i a </w:t>
+      </w:r>
+      <w:r w:rsidR="000137AD" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [la INSTITUCIÓ]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en un cinquanta per cent (50 %) per a cadascuna de les parts, llevat que el conveni específic de vinculació del personal investigador o qualsevol altre acord aplicable estableixi una distribució diferent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6038EF89" w14:textId="77777777" w:rsidR="00E166AB" w:rsidRPr="00055375" w:rsidRDefault="00E166AB" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas que es desenvolupin resultats susceptibles de protecció i/o comercialització, l’IVU que tingui la consideració d’autor i/o inventor dels mateixos, ho haurà de comunicar a la UAB i a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[LA INSTITUCIÓ]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. En aquest cas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les Parts subscriuran un acord que reguli la protecció, gestió i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">explotació dels resultats conjunts. En aquest sentit, mentre no existeixi aquest acord, totes les decisions corresponents als resultats s’hauran de prendre de mutu acord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB33D05" w14:textId="77777777" w:rsidR="00E166AB" w:rsidRPr="00055375" w:rsidRDefault="00E166AB" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A242648" w14:textId="77777777" w:rsidR="00E76391" w:rsidRPr="00055375" w:rsidRDefault="00E76391" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aquesta titularitat s’entén sens perjudici dels drets morals que corresponen als autors i inventors d’acord amb la normativa vigent, en funció de la seva contribució efectiva a l’obtenció dels resultats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DD8FA1" w14:textId="77777777" w:rsidR="00E166AB" w:rsidRPr="00055375" w:rsidRDefault="00E166AB" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DD5419" w14:textId="77777777" w:rsidR="00E76391" w:rsidRPr="00055375" w:rsidRDefault="00E76391" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La protecció, gestió i explotació dels resultats es durà a terme de mutu acord entre les Parts, de conformitat amb la normativa aplicable i amb els acords específics que, si escau, es puguin formalitzar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317CE939" w14:textId="77777777" w:rsidR="000137AD" w:rsidRPr="00055375" w:rsidRDefault="000137AD" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F028EA" w14:textId="6678C70B" w:rsidR="00E76391" w:rsidRPr="00055375" w:rsidRDefault="00E76391" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Així mateix, en tota publicació, comunicació científica o activitat de difusió derivada de la recerca realitzada amb participació de personal investigador vinculat a ambdues institucions, s’haurà de fer constar expressament la doble afiliació institucional del personal investigador, tant a la UAB com a </w:t>
+      </w:r>
+      <w:r w:rsidR="000137AD" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [la INSTITUCIÓ],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L’afiliació corresponent a la UAB s’haurà d’ajustar, en cada moment, a les directrius institucionals vigents establertes per la Universitat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC98D23" w14:textId="77777777" w:rsidR="00D826F5" w:rsidRPr="00055375" w:rsidRDefault="00D826F5" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB39144" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>VUITENA. Entrada en vigor i durada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D8BAD8" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...15 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="09D8BAD8" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3804DAB4" w14:textId="1C848B70" w:rsidR="00CF2BA9" w:rsidRPr="00055375" w:rsidRDefault="00A908AC" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El present </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onveni entra</w:t>
       </w:r>
-      <w:r w:rsidR="008D5749">
+      <w:r w:rsidR="008D5749" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rà</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en vigor en el moment de </w:t>
       </w:r>
-      <w:r w:rsidR="000A4943">
+      <w:r w:rsidR="000A4943" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la darrera signatura emesa per les </w:t>
       </w:r>
-      <w:r w:rsidR="002B3F1A">
+      <w:r w:rsidR="002B3F1A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="000A4943">
+      <w:r w:rsidR="000A4943" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>arts</w:t>
       </w:r>
-      <w:r w:rsidR="00EC54E5">
+      <w:r w:rsidR="00EC54E5" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i la seva vigència </w:t>
       </w:r>
-      <w:r w:rsidR="00216DA6">
+      <w:r w:rsidR="00216DA6" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s’estendrà</w:t>
       </w:r>
-      <w:r w:rsidR="00EC54E5">
+      <w:r w:rsidR="00EC54E5" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> fins</w:t>
       </w:r>
-      <w:r w:rsidR="00216DA6">
+      <w:r w:rsidR="00216DA6" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9349B" w:rsidRPr="00E9349B">
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A849B7A" w14:textId="0A390FED" w:rsidR="00DD3E7A" w:rsidRPr="00E9349B" w:rsidRDefault="00CF2BA9" w:rsidP="00F90569">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E9349B">
+    <w:p w14:paraId="5154892C" w14:textId="77777777" w:rsidR="00730A9A" w:rsidRPr="00055375" w:rsidRDefault="00730A9A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(Art. 38.3</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A849B7A" w14:textId="46CD697C" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00CF2BA9" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E9349B">
+        <w:t>(Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00730A9A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>La durada mínima de la situació dels col·laboradors de recerca és d’un semestre acadèmic, i la màxima de tres anys</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00730A9A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00730A9A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La durada màxima del reconeixement com a IVU és de quatre anys.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337C323D" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="337C323D" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BB8A742" w14:textId="4A5B6035" w:rsidR="00EB60ED" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1BB8A742" w14:textId="4A5B6035" w:rsidR="00EB60ED" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVENA.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB60ED">
+      <w:r w:rsidR="00EB60ED" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Protecció de dades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E86AA45" w14:textId="6E984BFA" w:rsidR="00923FD3" w:rsidRDefault="00923FD3" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2E86AA45" w14:textId="6E984BFA" w:rsidR="00923FD3" w:rsidRPr="00055375" w:rsidRDefault="00923FD3" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C349C6" w14:textId="040297D6" w:rsidR="00923FD3" w:rsidRPr="00E041A9" w:rsidRDefault="00923FD3" w:rsidP="00923FD3">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E041A9">
+    <w:p w14:paraId="22C349C6" w14:textId="040297D6" w:rsidR="00923FD3" w:rsidRPr="00055375" w:rsidRDefault="00923FD3" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En cas de que, com a conseqüència de l’execució del present Con</w:t>
       </w:r>
-      <w:r w:rsidR="00591E1C">
+      <w:r w:rsidR="00591E1C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, una de les Parts accedís a dades de caràcter personal dels fitxers de l’altra Part, s’estarà amb allò disposat al Reglament (UE) 2016/679 del Parlament Europeu i del Consell, de 27 d’abril de 2016, relatiu a la protecció de les persones físiques en allò que respecta al tractament de dades personals i a la lliure circulació d’aquestes dades i pel que es deroga la Directiva 95/46/CE (Reglament General de Protecció de Dades) i a la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ley</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Orgánica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3/2018, de 5 de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>diciembre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Protección</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Datos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Carácter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personal y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>garantía</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>derechos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>digitales</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. En aquest sentit, les Parts s’obliguen a tractar les dades de caràcter personal a les que poguessin accedir en virtut del present Con</w:t>
       </w:r>
-      <w:r w:rsidR="00591E1C">
+      <w:r w:rsidR="00591E1C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> amb absoluta confidencialitat i seguiment de les instruccions de l’altra Part, no podent aplicar-les amb una finalitat distinta a la de l’execució de la mateixa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F1EEF9" w14:textId="77777777" w:rsidR="00923FD3" w:rsidRPr="00E041A9" w:rsidRDefault="00923FD3" w:rsidP="00923FD3">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E041A9">
+    <w:p w14:paraId="38F1EEF9" w14:textId="77777777" w:rsidR="00923FD3" w:rsidRPr="00055375" w:rsidRDefault="00923FD3" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34698938" w14:textId="3FCFDB6F" w:rsidR="00923FD3" w:rsidRPr="00055375" w:rsidRDefault="00923FD3" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les persones signants declaren haver estat informades i consenten que les dades personals incorporades en aquest document seran tractades per cada responsable del tractament per a l’execució i el seguiment del present Con</w:t>
       </w:r>
-      <w:r w:rsidR="00591E1C">
+      <w:r w:rsidR="00591E1C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E041A9">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Les persones signants podran exercir els seus drets d’accés, rectificació, supressió i limitació del tractament mitjançant escrit dirigit al corresponent responsable del tractament. En el cas que el tractament de les dades es realitzi per part de la UAB, l’escrit s’enviarà al correu electrònic protecció.dades@uab.cat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A7A6A9" w14:textId="77777777" w:rsidR="00923FD3" w:rsidRDefault="00923FD3" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="63A7A6A9" w14:textId="77777777" w:rsidR="00923FD3" w:rsidRPr="00055375" w:rsidRDefault="00923FD3" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40668B02" w14:textId="5487D41E" w:rsidR="00257186" w:rsidRDefault="00257186" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3EA0186A" w14:textId="79E178D5" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00257186" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>DESENA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB60ED" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DESENA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB60ED">
+        <w:t xml:space="preserve">.- </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.- </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+        <w:t xml:space="preserve">Modificació </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED57493" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9C909C" w14:textId="74E60274" w:rsidR="002A4EEE" w:rsidRPr="00055375" w:rsidRDefault="003419DF" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk126826825"/>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les  P</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arts pod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ran</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modificar </w:t>
+      </w:r>
+      <w:r w:rsidR="005A669E" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el present</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A669E" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="0076309A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onveni </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en qualsevol moment per mutu acord</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6672" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i per</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4EEE" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> escrit</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F68FEE" w14:textId="4B35173A" w:rsidR="00B204B0" w:rsidRPr="00055375" w:rsidRDefault="00B204B0" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC8DDE4" w14:textId="7F39ECE3" w:rsidR="00B204B0" w:rsidRPr="00055375" w:rsidRDefault="00B204B0" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les Parts hauran d’incloure o excloure IVU al règim del present Conveni en cas que es produeixin noves sol·licituds d’IVU o bé renúncies a la condició d’IVU, i formalitzar-ne les corresponents altes i baixes a través d’una addenda al present Conveni</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC36B2" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0050361B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="3E091E57" w14:textId="55547765" w:rsidR="00EC72BC" w:rsidRPr="00055375" w:rsidRDefault="00EC72BC" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24754026" w14:textId="6ED5F43A" w:rsidR="00EC72BC" w:rsidRPr="00055375" w:rsidRDefault="00EC72BC" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modificació </w:t>
-[...349 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E041A9">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66535" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E66535">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E041A9">
+        <w:t xml:space="preserve">ZENA. </w:t>
+      </w:r>
+      <w:r w:rsidR="00405863" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZENA. </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>Resolució</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2656352F" w14:textId="4710D590" w:rsidR="002A4EEE" w:rsidRDefault="002A4EEE" w:rsidP="00F90569">
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2656352F" w14:textId="4710D590" w:rsidR="002A4EEE" w:rsidRPr="00055375" w:rsidRDefault="002A4EEE" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE5EB9D" w14:textId="5E44673A" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DF7B3E" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk126826960"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">La vigència del present Conveni serà </w:t>
       </w:r>
-      <w:r w:rsidR="00AE7250">
+      <w:r w:rsidR="00AE7250" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l’establerta a la clàusula </w:t>
       </w:r>
-      <w:r w:rsidR="004D5F40">
+      <w:r w:rsidR="004D5F40" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8 del present Conveni. No obstant, e</w:t>
       </w:r>
-      <w:r w:rsidR="00EC3E17">
+      <w:r w:rsidR="00EC3E17" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l present conveni</w:t>
       </w:r>
-      <w:r w:rsidR="00B159AE">
+      <w:r w:rsidR="00B159AE" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> es podrà resoldre per: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788CD96C" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...10 lines deleted...]
-    <w:p w14:paraId="298FE7BC" w14:textId="7889EB04" w:rsidR="00C7024F" w:rsidRPr="00D37BC2" w:rsidRDefault="004D5F40" w:rsidP="00D37BC2">
+    <w:p w14:paraId="788CD96C" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298FE7BC" w14:textId="7889EB04" w:rsidR="00C7024F" w:rsidRPr="00055375" w:rsidRDefault="004D5F40" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D37BC2">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L’acord exprés i per escrit de les Parts</w:t>
       </w:r>
-      <w:r w:rsidR="0007558E" w:rsidRPr="00D37BC2">
+      <w:r w:rsidR="0007558E" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EAA08A" w14:textId="01391336" w:rsidR="00DD3E7A" w:rsidRPr="00D37BC2" w:rsidRDefault="00DD3E7A" w:rsidP="00D37BC2">
+    <w:p w14:paraId="51EAA08A" w14:textId="265EB5ED" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="unknown"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D37BC2">
-[...9 lines deleted...]
-    <w:p w14:paraId="311DAFFE" w14:textId="35C7D061" w:rsidR="00DD3E7A" w:rsidRPr="00D37BC2" w:rsidRDefault="00DD3E7A" w:rsidP="00D37BC2">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La finalització de</w:t>
+      </w:r>
+      <w:r w:rsidR="00730A9A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l contracte laboral amb la institució d’origen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311DAFFE" w14:textId="35C7D061" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D37BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L’incompliment greu i manifest d</w:t>
       </w:r>
-      <w:r w:rsidR="00152C27" w:rsidRPr="00D37BC2">
+      <w:r w:rsidR="00152C27" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D37BC2">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">alguna de les clàusules </w:t>
       </w:r>
-      <w:r w:rsidR="00152C27" w:rsidRPr="00D37BC2">
+      <w:r w:rsidR="00152C27" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">del </w:t>
       </w:r>
-      <w:r w:rsidR="00DF352E" w:rsidRPr="00D37BC2">
+      <w:r w:rsidR="00DF352E" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>present C</w:t>
       </w:r>
-      <w:r w:rsidR="00152C27" w:rsidRPr="00D37BC2">
+      <w:r w:rsidR="00152C27" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">onveni </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D37BC2">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">per </w:t>
       </w:r>
-      <w:r w:rsidR="0034129D" w:rsidRPr="00D37BC2">
+      <w:r w:rsidR="0034129D" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>alguna de les Parts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D37BC2">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="5AF55F4A" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...23 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5AF55F4A" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F9A477" w14:textId="6EE7292F" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00D37BC2" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DOTZENA</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Règim jurídic i </w:t>
       </w:r>
-      <w:r w:rsidR="0017355B">
+      <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>urisdicció</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442749AA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="442749AA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2BD77B" w14:textId="3E7C65A4" w:rsidR="002F08DF" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En tot allò que no estigui previst </w:t>
       </w:r>
-      <w:r w:rsidR="00522471">
+      <w:r w:rsidR="00522471" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en el present</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00522471">
+      <w:r w:rsidR="00522471" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onveni s</w:t>
       </w:r>
-      <w:r w:rsidR="00522471">
+      <w:r w:rsidR="00522471" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>erà d’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aplica</w:t>
       </w:r>
-      <w:r w:rsidR="00522471">
+      <w:r w:rsidR="00522471" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ció</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0041284F">
-[...23 lines deleted...]
-      <w:r w:rsidR="002A351C">
+      <w:r w:rsidR="0041284F" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="6C74067B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF54C6" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normativa en matèria d’Investigació de la UAB (aprovada per acord del Consell de Govern de </w:t>
+      </w:r>
+      <w:r w:rsidR="002A351C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25 </w:t>
       </w:r>
-      <w:r w:rsidR="00FF54C6" w:rsidRPr="00FF54C6">
+      <w:r w:rsidR="00FF54C6" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="002A351C">
-[...7 lines deleted...]
-      <w:r w:rsidR="00FF54C6" w:rsidRPr="00FF54C6">
+      <w:r w:rsidR="008C49C9" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">març </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF54C6" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de 202</w:t>
       </w:r>
-      <w:r w:rsidR="002A351C">
-[...7 lines deleted...]
-      <w:r w:rsidR="00FF54C6" w:rsidRPr="00FF54C6">
+      <w:r w:rsidR="00991E29" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF54C6" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D37BC2">
+      <w:r w:rsidR="00D37BC2" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CEE663" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00BD34F3" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...42 lines deleted...]
-      <w:r w:rsidR="00D45552">
+    <w:p w14:paraId="21CEE663" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19692CCC" w14:textId="551D70E0" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas de controvèrsia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45552" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>les P</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arts </w:t>
       </w:r>
-      <w:r w:rsidR="00152C27">
+      <w:r w:rsidR="00152C27" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">han de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tractar de resoldre les divergències que es p</w:t>
       </w:r>
-      <w:r w:rsidR="00152C27">
+      <w:r w:rsidR="00152C27" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">guin plantejar en </w:t>
       </w:r>
-      <w:r w:rsidR="002E08CF">
+      <w:r w:rsidR="002E08CF" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">relació a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la interpretació</w:t>
       </w:r>
-      <w:r w:rsidR="002E08CF">
+      <w:r w:rsidR="002E08CF" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, execució</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o compliment d</w:t>
       </w:r>
-      <w:r w:rsidR="004E30A4">
+      <w:r w:rsidR="004E30A4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>el present</w:t>
       </w:r>
-      <w:r w:rsidR="00152C27" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00152C27" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E30A4">
+      <w:r w:rsidR="004E30A4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">onveni per mutu acord. Si no fos possible assolir un acord satisfactori per a ambdues </w:t>
       </w:r>
-      <w:r w:rsidR="004E30A4">
+      <w:r w:rsidR="004E30A4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arts en un termini raonable, les </w:t>
       </w:r>
-      <w:r w:rsidR="004E30A4">
+      <w:r w:rsidR="004E30A4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arts </w:t>
       </w:r>
-      <w:r w:rsidR="004E30A4">
+      <w:r w:rsidR="004E30A4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">es sotmetran </w:t>
       </w:r>
-      <w:r w:rsidR="009E69D7">
+      <w:r w:rsidR="009E69D7" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a la jurisdicció </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contenci</w:t>
       </w:r>
-      <w:r w:rsidR="009E69D7">
+      <w:r w:rsidR="009E69D7" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>osa</w:t>
       </w:r>
-      <w:r w:rsidR="00152C27">
+      <w:r w:rsidR="00152C27" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>administrati</w:t>
       </w:r>
-      <w:r w:rsidR="009E69D7">
+      <w:r w:rsidR="009E69D7" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>va</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E856DD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="0076309A">
+    <w:p w14:paraId="72E856DD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5659446F" w14:textId="77777777" w:rsidR="00F90569" w:rsidRPr="00055375" w:rsidRDefault="00F90569" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A342BF" w14:textId="77777777" w:rsidR="0076309A" w:rsidRPr="00055375" w:rsidRDefault="0076309A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47446CDB" w14:textId="57D4BB65" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="009E69D7">
+      <w:r w:rsidR="009E69D7" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, en</w:t>
       </w:r>
-      <w:r w:rsidRPr="0076309A">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prova de conformitat</w:t>
       </w:r>
-      <w:r w:rsidR="009E69D7">
+      <w:r w:rsidR="009E69D7" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0076309A">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E69D7">
+      <w:r w:rsidR="009E69D7" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="0076309A" w:rsidRPr="000A4943">
+      <w:r w:rsidR="0076309A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidR="002F6A7A">
+      <w:r w:rsidR="002F6A7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="0076309A" w:rsidRPr="000A4943">
+      <w:r w:rsidR="0076309A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>arts</w:t>
       </w:r>
-      <w:r w:rsidR="000A4943">
+      <w:r w:rsidR="000A4943" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> signen </w:t>
       </w:r>
-      <w:r w:rsidR="002F6A7A">
+      <w:r w:rsidR="002F6A7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>el present Conveni e</w:t>
       </w:r>
-      <w:r w:rsidR="000A4943">
+      <w:r w:rsidR="000A4943" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lectrònicament i a un sol efecte.</w:t>
       </w:r>
-      <w:r w:rsidR="0076309A" w:rsidRPr="000A4943">
+      <w:r w:rsidR="0076309A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2710F4BD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...42 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2710F4BD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5089AEB5" w14:textId="77777777" w:rsidR="0040595F" w:rsidRPr="00055375" w:rsidRDefault="0040595F" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D002A7F" w14:textId="77777777" w:rsidR="00F90569" w:rsidRPr="00055375" w:rsidRDefault="00F90569" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6B34B0" w14:textId="77777777" w:rsidR="00F90569" w:rsidRPr="00055375" w:rsidRDefault="008A070D" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Per la Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Per </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22C73">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00354DC1" w:rsidRPr="00E22C73">
+      <w:r w:rsidR="00354DC1" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22C73">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> INSTITUCIÓ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD102A8" w14:textId="77777777" w:rsidR="00F90569" w:rsidRPr="004A1136" w:rsidRDefault="00F90569" w:rsidP="00F90569">
-[...54 lines deleted...]
-    <w:p w14:paraId="5BC07825" w14:textId="549B1607" w:rsidR="00DD3E7A" w:rsidRPr="002A3B60" w:rsidRDefault="00EC7754" w:rsidP="00F90569">
+    <w:p w14:paraId="1DD102A8" w14:textId="77777777" w:rsidR="00F90569" w:rsidRPr="00055375" w:rsidRDefault="00F90569" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765F9BC7" w14:textId="77777777" w:rsidR="0040595F" w:rsidRPr="00055375" w:rsidRDefault="0040595F" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE81CB3" w14:textId="77777777" w:rsidR="008A070D" w:rsidRPr="00055375" w:rsidRDefault="008A070D" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA1DF28" w14:textId="77777777" w:rsidR="008A070D" w:rsidRPr="00055375" w:rsidRDefault="008A070D" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFB0374" w14:textId="77777777" w:rsidR="008A070D" w:rsidRPr="00055375" w:rsidRDefault="008A070D" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC07825" w14:textId="549B1607" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00EC7754" w:rsidP="00055375">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dr</w:t>
       </w:r>
-      <w:r w:rsidR="0028714B">
+      <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:r w:rsidR="00E9349B">
-[...7 lines deleted...]
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assumpció </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Malgosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Morera</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002B26BC">
+      <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nom i cognoms del representant</w:t>
       </w:r>
-      <w:r w:rsidR="002B26BC">
+      <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CDF8CA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
+    <w:p w14:paraId="01CDF8CA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CE0C96" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00F90569">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="55CE0C96" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="unknown"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC5C0F7" w14:textId="77777777" w:rsidR="009C142B" w:rsidRPr="004A1136" w:rsidRDefault="009C142B" w:rsidP="00055953">
+    <w:p w14:paraId="5CC5C0F7" w14:textId="77777777" w:rsidR="009C142B" w:rsidRPr="00055375" w:rsidRDefault="009C142B" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2988B8D8" w14:textId="77777777" w:rsidR="009C142B" w:rsidRPr="004A1136" w:rsidRDefault="009C142B" w:rsidP="00055953">
+    <w:p w14:paraId="2988B8D8" w14:textId="77777777" w:rsidR="009C142B" w:rsidRPr="00055375" w:rsidRDefault="009C142B" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D280CA2" w14:textId="77777777" w:rsidR="008033A8" w:rsidRPr="004A1136" w:rsidRDefault="008033A8" w:rsidP="00055953">
+    <w:p w14:paraId="7D280CA2" w14:textId="77777777" w:rsidR="008033A8" w:rsidRPr="00055375" w:rsidRDefault="008033A8" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04799EB6" w14:textId="77777777" w:rsidR="008033A8" w:rsidRDefault="008033A8" w:rsidP="00055953">
+    <w:p w14:paraId="04799EB6" w14:textId="77777777" w:rsidR="008033A8" w:rsidRPr="00055375" w:rsidRDefault="008033A8" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48CA6955" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00F9190C" w:rsidP="00055953">
+    <w:p w14:paraId="48CA6955" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1837CB15" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00F9190C" w:rsidP="00055953">
+    <w:p w14:paraId="1837CB15" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F769901" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00F9190C" w:rsidP="00055953">
+    <w:p w14:paraId="2F769901" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D893ED" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00F9190C" w:rsidP="00055953">
+    <w:p w14:paraId="437ACF03" w14:textId="77777777" w:rsidR="000A4943" w:rsidRPr="00055375" w:rsidRDefault="000A4943" w:rsidP="00055375">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596487B8" w14:textId="00BCF11D" w:rsidR="00730A9A" w:rsidRPr="00055375" w:rsidRDefault="00730A9A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7A896C" w14:textId="77777777" w:rsidR="008033A8" w:rsidRPr="00055375" w:rsidRDefault="008033A8" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56AFDFC3" w14:textId="77777777" w:rsidR="003F3309" w:rsidRDefault="003F3309" w:rsidP="00055953">
+    <w:p w14:paraId="00B791B0" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="34280EA3" w14:textId="77777777" w:rsidR="003F3309" w:rsidRDefault="003F3309" w:rsidP="00055953">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ANNEX I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5CB95F" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FC65209" w14:textId="77777777" w:rsidR="003F3309" w:rsidRDefault="003F3309" w:rsidP="00055953">
-[...121 lines deleted...]
-    <w:p w14:paraId="09404057" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00EC7754" w:rsidP="00EC7754">
+    <w:p w14:paraId="09404057" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00EC7754" w:rsidP="00055375">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>coneixement d’</w:t>
       </w:r>
-      <w:r w:rsidR="004A2DDA">
+      <w:r w:rsidR="004A2DDA" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nvestigadors </w:t>
       </w:r>
-      <w:r w:rsidR="004A2DDA">
+      <w:r w:rsidR="004A2DDA" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inculats a la UAB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F10BE2" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+    <w:p w14:paraId="00F10BE2" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A6196C2" w14:textId="77777777" w:rsidR="006A5CC9" w:rsidRPr="004A1136" w:rsidRDefault="006A5CC9" w:rsidP="00055953">
+    <w:p w14:paraId="3A6196C2" w14:textId="77777777" w:rsidR="006A5CC9" w:rsidRPr="00055375" w:rsidRDefault="006A5CC9" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblInd w:w="-1026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="519"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="6033"/>
         <w:gridCol w:w="2111"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w14:paraId="77AA334F" w14:textId="77777777" w:rsidTr="00AC0390">
+      <w:tr w:rsidR="00DD3E7A" w:rsidRPr="00055375" w14:paraId="77AA334F" w14:textId="77777777" w:rsidTr="00AC0390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE174C5" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+          <w:p w14:paraId="4CE174C5" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00498090" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+          <w:p w14:paraId="00498090" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1136">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom i cognoms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED5C35F" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+          <w:p w14:paraId="1ED5C35F" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1136">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dades personals: NIF i categoria professional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09B4C9B1" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+          <w:p w14:paraId="09B4C9B1" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1136">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signatura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55213" w:rsidRPr="004A1136" w14:paraId="1C828AC1" w14:textId="77777777" w:rsidTr="00AC0390">
+      <w:tr w:rsidR="00C55213" w:rsidRPr="00055375" w14:paraId="1C828AC1" w14:textId="77777777" w:rsidTr="00AC0390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="577F5DC0" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00AC0390" w:rsidRDefault="00EC7754" w:rsidP="00A4117A">
+          <w:p w14:paraId="577F5DC0" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00EC7754" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3C78EC" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00AC0390" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="4C3C78EC" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58200052" w14:textId="6E390502" w:rsidR="00E9349B" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="58200052" w14:textId="6E390502" w:rsidR="00E9349B" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigador</w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>amb</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NIF núm. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C820235" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRDefault="00AC28C2" w:rsidP="00A4117A">
+          <w:p w14:paraId="1C820235" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRPr="00055375" w:rsidRDefault="00AC28C2" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02F7025E" w14:textId="429B750F" w:rsidR="00E9349B" w:rsidRDefault="00E9349B" w:rsidP="00A4117A">
+          <w:p w14:paraId="02F7025E" w14:textId="429B750F" w:rsidR="00E9349B" w:rsidRPr="00055375" w:rsidRDefault="00E9349B" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="00C55213" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">omicili a </w:t>
             </w:r>
-            <w:r w:rsidR="002B26BC">
+            <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00C55213" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">carrer </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00C55213" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00C55213" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, pis-porta, codi</w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> postal,</w:t>
             </w:r>
-            <w:r w:rsidR="00C55213" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ciutat</w:t>
             </w:r>
-            <w:r w:rsidR="002B26BC">
+            <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidR="00C55213" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60E69711" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRDefault="00AC28C2" w:rsidP="00A4117A">
+          <w:p w14:paraId="60E69711" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRPr="00055375" w:rsidRDefault="00AC28C2" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46F7DE56" w14:textId="5EB93A1B" w:rsidR="00C55213" w:rsidRPr="00AC0390" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="46F7DE56" w14:textId="5EB93A1B" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>que actua en el seu propi nom i representació.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E195299" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="004A1136" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="2E195299" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55213" w:rsidRPr="004A1136" w14:paraId="3CE2A351" w14:textId="77777777" w:rsidTr="00AC0390">
+      <w:tr w:rsidR="00C55213" w:rsidRPr="00055375" w14:paraId="3CE2A351" w14:textId="77777777" w:rsidTr="00AC0390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5711D96A" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00AC0390" w:rsidRDefault="00EC7754" w:rsidP="00C55213">
+          <w:p w14:paraId="5711D96A" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00EC7754" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62CEA666" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00AC0390" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="62CEA666" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0B7822" w14:textId="78649653" w:rsidR="00E9349B" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="3C0B7822" w14:textId="78649653" w:rsidR="00E9349B" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigador</w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>amb</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NIF núm. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00E9349B" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E7DE3F" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRDefault="00AC28C2" w:rsidP="00A4117A">
+          <w:p w14:paraId="45E7DE3F" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRPr="00055375" w:rsidRDefault="00AC28C2" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72A930F0" w14:textId="73A9F2D4" w:rsidR="00E9349B" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="72A930F0" w14:textId="73A9F2D4" w:rsidR="00E9349B" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">domicili a </w:t>
             </w:r>
-            <w:r w:rsidR="002B26BC">
+            <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">carrer </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, pis-porta, codi </w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>postal,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ciutat</w:t>
             </w:r>
-            <w:r w:rsidR="002B26BC">
+            <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D59FEE" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRDefault="00AC28C2" w:rsidP="00A4117A">
+          <w:p w14:paraId="59D59FEE" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRPr="00055375" w:rsidRDefault="00AC28C2" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CD290AA" w14:textId="6BD8AE72" w:rsidR="00C55213" w:rsidRPr="00AC0390" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="2CD290AA" w14:textId="6BD8AE72" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>que actua en el seu propi nom i representació.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25049C08" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="004A1136" w:rsidRDefault="00C55213" w:rsidP="00A4117A">
+          <w:p w14:paraId="25049C08" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w14:paraId="69808296" w14:textId="77777777" w:rsidTr="00AC0390">
+      <w:tr w:rsidR="00DD3E7A" w:rsidRPr="00055375" w14:paraId="69808296" w14:textId="77777777" w:rsidTr="00AC0390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA02E0B" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00AC0390" w:rsidRDefault="00372EF9" w:rsidP="00C55213">
+          <w:p w14:paraId="5DA02E0B" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00372EF9" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6513511B" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00AC0390" w:rsidRDefault="00DD3E7A" w:rsidP="003F3309">
+          <w:p w14:paraId="6513511B" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008E30CD" w14:textId="60DBE85E" w:rsidR="00E9349B" w:rsidRDefault="00A47617" w:rsidP="00785A9C">
+          <w:p w14:paraId="008E30CD" w14:textId="60DBE85E" w:rsidR="00E9349B" w:rsidRPr="00055375" w:rsidRDefault="00A47617" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigador</w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>amb</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NIF núm. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003F3309" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="003F3309" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6E5415" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRDefault="00AC28C2" w:rsidP="00785A9C">
+          <w:p w14:paraId="6F6E5415" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRPr="00055375" w:rsidRDefault="00AC28C2" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="269ED76D" w14:textId="769CA615" w:rsidR="00E9349B" w:rsidRDefault="00A47617" w:rsidP="00785A9C">
+          <w:p w14:paraId="269ED76D" w14:textId="769CA615" w:rsidR="00E9349B" w:rsidRPr="00055375" w:rsidRDefault="00A47617" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">domicili a </w:t>
             </w:r>
-            <w:r w:rsidR="002B26BC">
+            <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">carrer </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003F3309" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="003F3309" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00785A9C" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pis-porta</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00785A9C" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">codi </w:t>
             </w:r>
-            <w:r w:rsidR="00F9190C">
+            <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>postal,</w:t>
             </w:r>
-            <w:r w:rsidR="00785A9C" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00785A9C" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ciutat</w:t>
             </w:r>
-            <w:r w:rsidR="002B26BC">
+            <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="729C6897" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRDefault="00AC28C2" w:rsidP="00785A9C">
+          <w:p w14:paraId="729C6897" w14:textId="77777777" w:rsidR="00AC28C2" w:rsidRPr="00055375" w:rsidRDefault="00AC28C2" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="311B7557" w14:textId="69F2E743" w:rsidR="00DD3E7A" w:rsidRPr="00AC0390" w:rsidRDefault="00A47617" w:rsidP="00785A9C">
+          <w:p w14:paraId="311B7557" w14:textId="69F2E743" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00A47617" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0390">
+            <w:r w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>que</w:t>
             </w:r>
-            <w:r w:rsidR="00DD3E7A" w:rsidRPr="00AC0390">
+            <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> actua en el seu propi nom i representació.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0571601A" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+          <w:p w14:paraId="0571601A" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="021E96BA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="021E96BA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A891610" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00DD3E7A" w:rsidP="00C55213">
+    <w:p w14:paraId="6A891610" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Els signants d</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’aquest </w:t>
       </w:r>
-      <w:r w:rsidR="004A2DDA">
+      <w:r w:rsidR="004A2DDA" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nnex compareixen en aquest acte, en virtut del qual </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2820625F" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00F9190C" w:rsidP="00C55213">
+    <w:p w14:paraId="2820625F" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D6A98F8" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00DD3E7A" w:rsidP="00C55213">
+    <w:p w14:paraId="7D6A98F8" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DECLAREN</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7B66B7" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00F9190C" w:rsidP="00C55213">
+    <w:p w14:paraId="7D7B66B7" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="022067CE" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00A70C1D" w:rsidRDefault="00DD3E7A" w:rsidP="00C55213">
+    <w:p w14:paraId="022067CE" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70C1D">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9190C" w:rsidRPr="00A70C1D">
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Q</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70C1D">
+        <w:t xml:space="preserve">ue tenen coneixement íntegre del contingut del </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ue tenen coneixement íntegre del contingut del </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9190C" w:rsidRPr="00A70C1D">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">onveni formalitzat entre </w:t>
       </w:r>
-      <w:r w:rsidR="00D134E8">
+      <w:r w:rsidR="00D134E8" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C" w:rsidRPr="00A70C1D">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la INSTITUCIÓ</w:t>
       </w:r>
-      <w:r w:rsidR="00D134E8">
+      <w:r w:rsidR="00D134E8" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70C1D">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i la UAB</w:t>
       </w:r>
-      <w:r w:rsidR="000A4943">
+      <w:r w:rsidR="000A4943" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303AFDEA" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="000A4943" w:rsidRDefault="00F9190C" w:rsidP="00C55213">
+    <w:p w14:paraId="303AFDEA" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622BB6B3" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00DD3E7A" w:rsidP="00C55213">
+    <w:p w14:paraId="622BB6B3" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C" w:rsidRPr="000A4943">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ue estan d’acord amb el contingut del </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onveni</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420CE6D1" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00F9190C" w:rsidP="00C55213">
+    <w:p w14:paraId="420CE6D1" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03FFA816" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00C55213" w:rsidP="00C55213">
+    <w:p w14:paraId="03FFA816" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00C55213" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C55213">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DISPOSEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C55213">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E00466" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRDefault="00F9190C" w:rsidP="00C55213">
+    <w:p w14:paraId="01E00466" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A157D92" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00C55213" w:rsidRDefault="00F9190C" w:rsidP="00C55213">
+    <w:p w14:paraId="0A157D92" w14:textId="77777777" w:rsidR="00C55213" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00C55213" w:rsidRPr="00C55213">
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’adhesió de les persones que compareixen </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00C55213" w:rsidRPr="007B0950">
+        <w:t xml:space="preserve">’adhesió de les persones que compareixen amb els números </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xxx a xxx</w:t>
       </w:r>
-      <w:r w:rsidR="00C55213" w:rsidRPr="007B0950">
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, ambdós</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C55213" w:rsidRPr="00C55213">
+        <w:t xml:space="preserve">, ambdós inclosos, al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inclosos, al </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>onveni en qualitat d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvestigadors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inculats</w:t>
+      </w:r>
+      <w:r w:rsidR="0076309A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la Universitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en les condicions i els te</w:t>
+      </w:r>
+      <w:r w:rsidR="0076309A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mes establerts en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00C55213" w:rsidRPr="00C55213">
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>onveni en qualitat d’</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>onveni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C55213" w:rsidRPr="00C55213">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nvestigadors </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> el qual es comprometen a respectar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C55213" w:rsidRPr="00C55213">
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>inculats</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0076309A">
+        <w:t>ntegr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a la Universitat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C55213" w:rsidRPr="00C55213">
+        <w:t>ament</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55213" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, en les condicions i els te</w:t>
-[...106 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757F0C93" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00AC0390" w:rsidP="00E55AEB">
+    <w:p w14:paraId="757F0C93" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00AC0390" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00372EF9">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3E7A" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Signatura de publicacions científiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26125FA0" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="26125FA0" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EB4DF9" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal posar tantes crides al costat del nom de </w:t>
       </w:r>
-      <w:r w:rsidR="00152C27">
+      <w:r w:rsidR="00152C27" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cada </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>autor com centres</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>institucions de filiació té</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70C1D">
+        <w:t xml:space="preserve">institucions de filiació té, de manera que es puguin entendre com centres diferents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431B22EC" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, de manera que es puguin entendre com centres diferents. </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03178CEF" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queda exclosa la possibilitat d’utilitzar sigles (UAB) per definir la filiació a la Universitat Autònoma de Barcelona, així com l’ús de la traducció </w:t>
       </w:r>
-      <w:r w:rsidR="004B4C2F">
+      <w:r w:rsidR="004B4C2F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> altres llengües, com </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ara </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’anglès</w:t>
       </w:r>
-      <w:r w:rsidR="004B4C2F">
+      <w:r w:rsidR="004B4C2F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o el castellà, ja que e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ls cercadors utilitzen com </w:t>
       </w:r>
-      <w:r w:rsidR="004B4C2F">
+      <w:r w:rsidR="004B4C2F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">terme de cerca per a la UAB el següent: </w:t>
       </w:r>
-      <w:r w:rsidR="004B4C2F">
+      <w:r w:rsidR="004B4C2F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Univ</w:t>
       </w:r>
-      <w:r w:rsidR="001321B4" w:rsidRPr="004A1136">
+      <w:r w:rsidR="001321B4" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ersitat</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aut</w:t>
       </w:r>
-      <w:r w:rsidR="004B4C2F">
+      <w:r w:rsidR="004B4C2F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ò</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="004B4C2F">
+      <w:r w:rsidR="004B4C2F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidR="004B4C2F">
+      <w:r w:rsidR="004B4C2F" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
-[...15 lines deleted...]
-      <w:r w:rsidR="00F9190C" w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Independentment de les condicions que marqui la revista, la filiació a la Universitat Autònoma de Barcelona ha de ser clarament identificada. És important que </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la denominació</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aparegui sense cap altre adjectiu i </w:t>
       </w:r>
-      <w:r w:rsidR="002D5E85" w:rsidRPr="000A4943">
+      <w:r w:rsidR="002D5E85" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">separada dels elements textuals que l’envolten </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4943">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> per comes o punts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39864E18" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="39864E18" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706EBB12" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Instruccions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630B95E7" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+    <w:p w14:paraId="630B95E7" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Els autors han d’incloure </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C" w:rsidRPr="004A1136">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sempre </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la seva filiació a la Universitat Autònoma de Barcelona, independentment del tipus de publicació o publicitat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E829C34" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+    <w:p w14:paraId="4E829C34" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La filiació ha de seguir l</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ordre</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C" w:rsidRPr="00F9190C">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> següent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>om del departament, centre o institut (nom complet en l’idioma original), institució de la qual depèn, adreça postal, ciutat i país</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AF5634" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+    <w:p w14:paraId="03AF5634" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En el cas de centres mixtos que depenen de diverses institucions </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s recomanable especificar el nom del centre i les institucions de les quals depèn</w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788ABE29" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+    <w:p w14:paraId="788ABE29" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En el cas dels investigadors dels centres hospitalaris que a més són professors universitaris i d</w:t>
       </w:r>
-      <w:r w:rsidR="00105378">
+      <w:r w:rsidR="00105378" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">els </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nvestigadors </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">inculats a la Universitat (IVU), </w:t>
       </w:r>
-      <w:r w:rsidR="00F9190C">
+      <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s necessari incloure les dues institucions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAE30B7" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="004A1136" w:rsidRDefault="00F9190C" w:rsidP="000A4943">
+    <w:p w14:paraId="7DAE30B7" w14:textId="77777777" w:rsidR="00F9190C" w:rsidRPr="00055375" w:rsidRDefault="00F9190C" w:rsidP="00055375">
       <w:pPr>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8FC635" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemples de citació correcta: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB39E1F" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="0CB39E1F" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C5CDF2" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">XXXXXXX 1,3  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  YYYYYYY 2,3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7AB013" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="7C7AB013" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pathology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
-      <w:r w:rsidR="003727D8">
+      <w:r w:rsidR="003727D8" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fetal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unit, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obstetrics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gynaecology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Hospital Universitari Vall d’Hebron, Barcelona, Spain</w:t>
       </w:r>
-      <w:r w:rsidR="00D46774">
+      <w:r w:rsidR="00D46774" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C1D014" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="09C1D014" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003727D8">
+      <w:r w:rsidR="003727D8" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>08193 Bellaterra (Cerdanyola del Vallès), Spain</w:t>
       </w:r>
-      <w:r w:rsidR="00D46774">
+      <w:r w:rsidR="00D46774" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B583673" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="6B583673" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322DD9E8" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXXXXX 1,2  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  YYYYYYY 1,2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240D6423" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 Institut de </w:t>
       </w:r>
-      <w:r w:rsidR="00D46774">
+      <w:r w:rsidR="00D46774" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ecerca..., Hospital..., Barcelona, Spain</w:t>
       </w:r>
-      <w:r w:rsidR="00D46774">
+      <w:r w:rsidR="00D46774" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C757CD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="30C757CD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 08193 Bellaterra (Cerdanyola del Vallès), Spain</w:t>
       </w:r>
-      <w:r w:rsidR="00D46774">
+      <w:r w:rsidR="00D46774" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A801914" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="6A801914" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4F0AA7" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BBBBBBBB1,2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26588236" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="004A1136" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004A1136">
+    <w:p w14:paraId="26588236" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 Departament de Ciència Animal i dels Aliments, Facultat de Veterinària, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 08193 Bellaterra (Cerdanyola del Vallès), Spain</w:t>
       </w:r>
-      <w:r w:rsidR="00D46774">
+      <w:r w:rsidR="00D46774" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C88076B" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRDefault="00DD3E7A" w:rsidP="00055953">
+    <w:p w14:paraId="2C88076B" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2 Institut Català de Recerca i d’Estudis Avançats (ICREA), Barcelona, Spain</w:t>
       </w:r>
-      <w:r w:rsidR="00D46774">
+      <w:r w:rsidR="00D46774" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A1136">
+      <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79915761" w14:textId="77777777" w:rsidR="00E92D65" w:rsidRDefault="00E92D65" w:rsidP="00055953">
+    <w:p w14:paraId="79915761" w14:textId="77777777" w:rsidR="00E92D65" w:rsidRPr="00055375" w:rsidRDefault="00E92D65" w:rsidP="00055375">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57D21754" w14:textId="77777777" w:rsidR="00E92D65" w:rsidRPr="00DD2AE1" w:rsidRDefault="00E92D65" w:rsidP="00055953">
-[...32 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00E92D65" w:rsidRPr="00055375" w:rsidSect="00EA3D54">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="308E3F67" w14:textId="77777777" w:rsidR="00F26C7E" w:rsidRDefault="00F26C7E">
+    <w:p w14:paraId="55F37B86" w14:textId="77777777" w:rsidR="00C26C84" w:rsidRDefault="00C26C84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="483B41A1" w14:textId="77777777" w:rsidR="00F26C7E" w:rsidRDefault="00F26C7E">
+    <w:p w14:paraId="605C7B56" w14:textId="77777777" w:rsidR="00C26C84" w:rsidRDefault="00C26C84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12346,102 +11045,201 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EC7754" w:rsidRPr="00EC7754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00372EF9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="324A0C2F" w14:textId="55844C2C" w:rsidR="00382089" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="007F710C">
+  <w:p w14:paraId="324A0C2F" w14:textId="042B13D0" w:rsidR="00382089" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="007F710C">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00115304">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>AdR115CA-</w:t>
     </w:r>
     <w:r w:rsidR="003A4E5A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>0</w:t>
     </w:r>
+    <w:r w:rsidR="0082391A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="283AE591" w14:textId="77777777" w:rsidR="0082391A" w:rsidRDefault="0082391A">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DD3E105" w14:textId="77777777" w:rsidR="00F26C7E" w:rsidRDefault="00F26C7E">
+    <w:p w14:paraId="4101EA9F" w14:textId="77777777" w:rsidR="00C26C84" w:rsidRDefault="00C26C84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11107A0D" w14:textId="77777777" w:rsidR="00F26C7E" w:rsidRDefault="00F26C7E">
+    <w:p w14:paraId="74A3AA63" w14:textId="77777777" w:rsidR="00C26C84" w:rsidRDefault="00C26C84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BB34A22" w14:textId="77777777" w:rsidR="0082391A" w:rsidRDefault="0082391A">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CB2DB91" w14:textId="77777777" w:rsidR="0082391A" w:rsidRDefault="0082391A">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65C78274" w14:textId="77777777" w:rsidR="0082391A" w:rsidRDefault="0082391A">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="E4F63EFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EA16FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CC89A28"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -12510,51 +11308,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="109020B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C64CE70C"/>
     <w:lvl w:ilvl="0" w:tplc="2AA09BEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -12623,51 +11421,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="131539C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2D43EB8"/>
     <w:lvl w:ilvl="0" w:tplc="6724658E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12713,51 +11511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38C65477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9CAD5B8"/>
     <w:lvl w:ilvl="0" w:tplc="B42A2F02">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12803,51 +11601,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BCF3EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="453C8DD6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -12916,51 +11714,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46FF5E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C602E5E8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13002,51 +11800,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47B10D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5598FB64"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -13115,51 +11913,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E80867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1ABE42A0"/>
     <w:lvl w:ilvl="0" w:tplc="B066D7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13256,51 +12054,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51DE7EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8806C256"/>
     <w:lvl w:ilvl="0" w:tplc="04D4A5EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -13345,51 +12143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="609500AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40D0D256"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -13458,51 +12256,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61083A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1056F776"/>
     <w:lvl w:ilvl="0" w:tplc="04030005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13571,51 +12369,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65E54EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F82EF9C"/>
     <w:lvl w:ilvl="0" w:tplc="BDF60A2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13661,51 +12459,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D837A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94063FEA"/>
     <w:lvl w:ilvl="0" w:tplc="39500D46">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13747,51 +12545,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72655890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D25C80"/>
     <w:lvl w:ilvl="0" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13833,51 +12631,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73DA3F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="094C29F4"/>
     <w:lvl w:ilvl="0" w:tplc="CEBCAC98">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="09566122">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13926,51 +12724,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76E33669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FA61238"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14039,51 +12837,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B302EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EB81718"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -14153,711 +12951,764 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="997658180">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="16389178">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="834345992">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="620916492">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1770815282">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1665357115">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="142089273">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="16389178">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="8" w16cid:durableId="2019388238">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="834345992">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="620916492">
+  <w:num w:numId="9" w16cid:durableId="1493445149">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1770815282">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="10" w16cid:durableId="1182089550">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1665357115">
+  <w:num w:numId="11" w16cid:durableId="2083142509">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="90468705">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1882983050">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="113524145">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="142089273">
-[...8 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1182089550">
+  <w:num w:numId="15" w16cid:durableId="1984431692">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2703921">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1045980853">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1842230243">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F710C"/>
     <w:rsid w:val="00001C81"/>
+    <w:rsid w:val="000137AD"/>
     <w:rsid w:val="000212BB"/>
     <w:rsid w:val="000266C6"/>
+    <w:rsid w:val="0003509A"/>
     <w:rsid w:val="00037010"/>
+    <w:rsid w:val="000403B6"/>
     <w:rsid w:val="0004163B"/>
     <w:rsid w:val="000459F2"/>
     <w:rsid w:val="00050F9E"/>
     <w:rsid w:val="000536A0"/>
+    <w:rsid w:val="00055375"/>
     <w:rsid w:val="00055953"/>
     <w:rsid w:val="00055A8C"/>
     <w:rsid w:val="00063F0A"/>
     <w:rsid w:val="00071982"/>
     <w:rsid w:val="00071B5D"/>
     <w:rsid w:val="00074707"/>
     <w:rsid w:val="0007558E"/>
     <w:rsid w:val="00081812"/>
     <w:rsid w:val="0008500F"/>
+    <w:rsid w:val="00087BA2"/>
     <w:rsid w:val="0009518A"/>
     <w:rsid w:val="000A082F"/>
     <w:rsid w:val="000A4891"/>
     <w:rsid w:val="000A4943"/>
     <w:rsid w:val="000B0B10"/>
     <w:rsid w:val="000B7747"/>
     <w:rsid w:val="000C1D2A"/>
     <w:rsid w:val="000C7D6F"/>
     <w:rsid w:val="000D3AF5"/>
     <w:rsid w:val="000E4DE8"/>
     <w:rsid w:val="000F533A"/>
     <w:rsid w:val="00100893"/>
     <w:rsid w:val="00104C81"/>
     <w:rsid w:val="00105252"/>
     <w:rsid w:val="00105378"/>
     <w:rsid w:val="00105EFC"/>
     <w:rsid w:val="001146C9"/>
     <w:rsid w:val="00114A6D"/>
     <w:rsid w:val="00115304"/>
     <w:rsid w:val="001179FF"/>
     <w:rsid w:val="00123074"/>
     <w:rsid w:val="00124899"/>
+    <w:rsid w:val="00124E97"/>
     <w:rsid w:val="001321B4"/>
     <w:rsid w:val="00152C27"/>
     <w:rsid w:val="00155445"/>
     <w:rsid w:val="001558C0"/>
     <w:rsid w:val="00162635"/>
     <w:rsid w:val="00163596"/>
     <w:rsid w:val="001706C5"/>
     <w:rsid w:val="00171E33"/>
     <w:rsid w:val="0017355B"/>
     <w:rsid w:val="00176A2A"/>
     <w:rsid w:val="00181875"/>
+    <w:rsid w:val="0018408D"/>
     <w:rsid w:val="00185A4F"/>
     <w:rsid w:val="00186332"/>
     <w:rsid w:val="00186BDE"/>
     <w:rsid w:val="00186E64"/>
     <w:rsid w:val="001A447A"/>
     <w:rsid w:val="001B11CE"/>
     <w:rsid w:val="001C2C9B"/>
     <w:rsid w:val="001C3C3A"/>
     <w:rsid w:val="001F26C1"/>
     <w:rsid w:val="001F4851"/>
     <w:rsid w:val="001F58F6"/>
     <w:rsid w:val="002037AB"/>
     <w:rsid w:val="002048AA"/>
     <w:rsid w:val="002049F1"/>
     <w:rsid w:val="00207572"/>
     <w:rsid w:val="00211F94"/>
     <w:rsid w:val="00212A95"/>
     <w:rsid w:val="002162CC"/>
     <w:rsid w:val="00216DA6"/>
     <w:rsid w:val="00220B0C"/>
     <w:rsid w:val="002255DD"/>
     <w:rsid w:val="00231E6C"/>
     <w:rsid w:val="00232432"/>
     <w:rsid w:val="002334F5"/>
     <w:rsid w:val="002360F1"/>
     <w:rsid w:val="00246A49"/>
     <w:rsid w:val="002514BB"/>
     <w:rsid w:val="0025425B"/>
     <w:rsid w:val="00257186"/>
     <w:rsid w:val="00261BDB"/>
     <w:rsid w:val="0026616A"/>
     <w:rsid w:val="00266411"/>
     <w:rsid w:val="00266BAA"/>
     <w:rsid w:val="0028714B"/>
     <w:rsid w:val="0029698B"/>
     <w:rsid w:val="002A351C"/>
     <w:rsid w:val="002A3B60"/>
     <w:rsid w:val="002A4EEE"/>
     <w:rsid w:val="002B1B77"/>
     <w:rsid w:val="002B26BC"/>
     <w:rsid w:val="002B3F1A"/>
     <w:rsid w:val="002C78E6"/>
     <w:rsid w:val="002D5E85"/>
     <w:rsid w:val="002E08CF"/>
     <w:rsid w:val="002E105C"/>
     <w:rsid w:val="002E37ED"/>
     <w:rsid w:val="002E692B"/>
     <w:rsid w:val="002F08DF"/>
+    <w:rsid w:val="002F3572"/>
     <w:rsid w:val="002F6A7A"/>
     <w:rsid w:val="00304322"/>
     <w:rsid w:val="00307150"/>
     <w:rsid w:val="00312300"/>
     <w:rsid w:val="0031251A"/>
     <w:rsid w:val="00317CE5"/>
     <w:rsid w:val="0032211A"/>
     <w:rsid w:val="00323E9A"/>
     <w:rsid w:val="0033691F"/>
     <w:rsid w:val="0034129D"/>
     <w:rsid w:val="003419DF"/>
     <w:rsid w:val="00351604"/>
     <w:rsid w:val="00353B56"/>
     <w:rsid w:val="00354DC1"/>
+    <w:rsid w:val="00355562"/>
     <w:rsid w:val="00360904"/>
     <w:rsid w:val="00362A9B"/>
     <w:rsid w:val="00364EF9"/>
     <w:rsid w:val="003651F1"/>
     <w:rsid w:val="003727D8"/>
     <w:rsid w:val="00372EF9"/>
+    <w:rsid w:val="00376B43"/>
     <w:rsid w:val="00382089"/>
     <w:rsid w:val="003959D3"/>
     <w:rsid w:val="00397DBD"/>
     <w:rsid w:val="003A4E5A"/>
     <w:rsid w:val="003B7BFC"/>
     <w:rsid w:val="003C4D78"/>
     <w:rsid w:val="003C7D90"/>
+    <w:rsid w:val="003D7F46"/>
     <w:rsid w:val="003E0A63"/>
     <w:rsid w:val="003F318B"/>
     <w:rsid w:val="003F31AC"/>
     <w:rsid w:val="003F3309"/>
     <w:rsid w:val="003F479A"/>
     <w:rsid w:val="00405863"/>
     <w:rsid w:val="0040595F"/>
     <w:rsid w:val="00410844"/>
     <w:rsid w:val="0041284F"/>
     <w:rsid w:val="00416AE0"/>
     <w:rsid w:val="00420BC1"/>
     <w:rsid w:val="00425B3D"/>
     <w:rsid w:val="00425DE9"/>
     <w:rsid w:val="00426B12"/>
     <w:rsid w:val="00426E45"/>
     <w:rsid w:val="00445E63"/>
     <w:rsid w:val="00447570"/>
     <w:rsid w:val="00447924"/>
     <w:rsid w:val="0045023E"/>
     <w:rsid w:val="0045702F"/>
     <w:rsid w:val="00464772"/>
     <w:rsid w:val="00466962"/>
     <w:rsid w:val="00472C47"/>
     <w:rsid w:val="00476753"/>
     <w:rsid w:val="00484252"/>
     <w:rsid w:val="00497EE4"/>
     <w:rsid w:val="004A02C6"/>
     <w:rsid w:val="004A0CB5"/>
     <w:rsid w:val="004A1136"/>
     <w:rsid w:val="004A2707"/>
     <w:rsid w:val="004A28A3"/>
     <w:rsid w:val="004A2DDA"/>
     <w:rsid w:val="004A6D8B"/>
     <w:rsid w:val="004A71AD"/>
     <w:rsid w:val="004B4C2F"/>
+    <w:rsid w:val="004B5824"/>
     <w:rsid w:val="004D485E"/>
     <w:rsid w:val="004D5F40"/>
     <w:rsid w:val="004E30A4"/>
     <w:rsid w:val="004E6320"/>
     <w:rsid w:val="00500E88"/>
     <w:rsid w:val="005019D0"/>
     <w:rsid w:val="00501C93"/>
+    <w:rsid w:val="0050361B"/>
     <w:rsid w:val="00506280"/>
     <w:rsid w:val="00511F0B"/>
     <w:rsid w:val="00512B94"/>
     <w:rsid w:val="00514D5E"/>
     <w:rsid w:val="00522471"/>
     <w:rsid w:val="005339DC"/>
     <w:rsid w:val="005375C7"/>
     <w:rsid w:val="005560BA"/>
     <w:rsid w:val="00565CCB"/>
     <w:rsid w:val="00575F18"/>
     <w:rsid w:val="005879A1"/>
     <w:rsid w:val="005908D8"/>
     <w:rsid w:val="00591E1C"/>
     <w:rsid w:val="0059481D"/>
+    <w:rsid w:val="00595275"/>
     <w:rsid w:val="005A2FE7"/>
     <w:rsid w:val="005A669E"/>
     <w:rsid w:val="005B4112"/>
     <w:rsid w:val="005C028F"/>
     <w:rsid w:val="005C118A"/>
     <w:rsid w:val="005C19EF"/>
     <w:rsid w:val="005C6672"/>
     <w:rsid w:val="005D0F3B"/>
     <w:rsid w:val="005D2416"/>
+    <w:rsid w:val="005D5205"/>
     <w:rsid w:val="005E4B8D"/>
     <w:rsid w:val="005E6882"/>
     <w:rsid w:val="005F2A9E"/>
     <w:rsid w:val="006020D6"/>
     <w:rsid w:val="00603C45"/>
     <w:rsid w:val="006041FB"/>
     <w:rsid w:val="00607343"/>
+    <w:rsid w:val="00612F00"/>
+    <w:rsid w:val="00623EFF"/>
     <w:rsid w:val="0063482A"/>
     <w:rsid w:val="0064109E"/>
     <w:rsid w:val="00651EAB"/>
     <w:rsid w:val="00653727"/>
     <w:rsid w:val="00657B16"/>
+    <w:rsid w:val="006625DA"/>
     <w:rsid w:val="00691415"/>
     <w:rsid w:val="006A04F3"/>
     <w:rsid w:val="006A47EA"/>
     <w:rsid w:val="006A5CC9"/>
     <w:rsid w:val="006B2B7D"/>
     <w:rsid w:val="006C198B"/>
     <w:rsid w:val="006D6A25"/>
     <w:rsid w:val="006F0462"/>
     <w:rsid w:val="006F263A"/>
     <w:rsid w:val="006F3E47"/>
     <w:rsid w:val="007043A8"/>
     <w:rsid w:val="007049EB"/>
     <w:rsid w:val="007061E0"/>
     <w:rsid w:val="00713785"/>
     <w:rsid w:val="00714734"/>
     <w:rsid w:val="00720F92"/>
     <w:rsid w:val="00722836"/>
     <w:rsid w:val="00723310"/>
     <w:rsid w:val="00725DB8"/>
     <w:rsid w:val="00726C27"/>
+    <w:rsid w:val="00730A9A"/>
     <w:rsid w:val="0073252F"/>
     <w:rsid w:val="00747591"/>
     <w:rsid w:val="00747DDB"/>
     <w:rsid w:val="00755869"/>
     <w:rsid w:val="0076309A"/>
     <w:rsid w:val="007654B2"/>
     <w:rsid w:val="007656FB"/>
     <w:rsid w:val="00780B1A"/>
     <w:rsid w:val="00781A6F"/>
     <w:rsid w:val="00784978"/>
     <w:rsid w:val="00785A9C"/>
     <w:rsid w:val="007876FA"/>
     <w:rsid w:val="007911D8"/>
     <w:rsid w:val="00793AC6"/>
     <w:rsid w:val="007979A1"/>
     <w:rsid w:val="007A0769"/>
     <w:rsid w:val="007A3D61"/>
     <w:rsid w:val="007A5537"/>
     <w:rsid w:val="007B0950"/>
+    <w:rsid w:val="007B114D"/>
     <w:rsid w:val="007B576D"/>
+    <w:rsid w:val="007B6122"/>
     <w:rsid w:val="007B68CD"/>
     <w:rsid w:val="007B7E72"/>
     <w:rsid w:val="007C04DB"/>
     <w:rsid w:val="007C64A9"/>
     <w:rsid w:val="007D1391"/>
     <w:rsid w:val="007D13AE"/>
     <w:rsid w:val="007E1913"/>
     <w:rsid w:val="007F5F02"/>
     <w:rsid w:val="007F6623"/>
     <w:rsid w:val="007F710C"/>
     <w:rsid w:val="008033A8"/>
     <w:rsid w:val="008038FD"/>
     <w:rsid w:val="00813CAD"/>
     <w:rsid w:val="00815D64"/>
     <w:rsid w:val="00817D12"/>
     <w:rsid w:val="00821482"/>
+    <w:rsid w:val="0082391A"/>
     <w:rsid w:val="008320FB"/>
     <w:rsid w:val="00836555"/>
     <w:rsid w:val="008409F5"/>
     <w:rsid w:val="00841D79"/>
     <w:rsid w:val="00843B85"/>
     <w:rsid w:val="00843D36"/>
     <w:rsid w:val="0084494B"/>
     <w:rsid w:val="00845770"/>
     <w:rsid w:val="00846990"/>
     <w:rsid w:val="00847853"/>
     <w:rsid w:val="00853C77"/>
     <w:rsid w:val="008543D5"/>
+    <w:rsid w:val="008550F3"/>
     <w:rsid w:val="00864BE5"/>
     <w:rsid w:val="00866219"/>
     <w:rsid w:val="00867FC6"/>
     <w:rsid w:val="0087065F"/>
     <w:rsid w:val="00874571"/>
     <w:rsid w:val="0087586A"/>
     <w:rsid w:val="008821BB"/>
     <w:rsid w:val="0088722F"/>
     <w:rsid w:val="008873BD"/>
     <w:rsid w:val="008912E9"/>
     <w:rsid w:val="00895B12"/>
     <w:rsid w:val="00897A49"/>
     <w:rsid w:val="008A005A"/>
     <w:rsid w:val="008A037D"/>
     <w:rsid w:val="008A070D"/>
     <w:rsid w:val="008A182F"/>
     <w:rsid w:val="008B171F"/>
     <w:rsid w:val="008B7A36"/>
     <w:rsid w:val="008B7C6B"/>
     <w:rsid w:val="008C16FD"/>
     <w:rsid w:val="008C36E3"/>
+    <w:rsid w:val="008C49C9"/>
     <w:rsid w:val="008D1042"/>
     <w:rsid w:val="008D5749"/>
     <w:rsid w:val="008D79C0"/>
     <w:rsid w:val="008E2E38"/>
     <w:rsid w:val="008E38A9"/>
+    <w:rsid w:val="008E3D28"/>
     <w:rsid w:val="008E5C4C"/>
     <w:rsid w:val="008F6902"/>
     <w:rsid w:val="00900C24"/>
     <w:rsid w:val="00902187"/>
     <w:rsid w:val="009024C0"/>
     <w:rsid w:val="00902546"/>
     <w:rsid w:val="0091239B"/>
     <w:rsid w:val="00912849"/>
+    <w:rsid w:val="00912B3A"/>
     <w:rsid w:val="00923FD3"/>
     <w:rsid w:val="00927F3D"/>
     <w:rsid w:val="00942C63"/>
     <w:rsid w:val="009517E2"/>
     <w:rsid w:val="009535D0"/>
     <w:rsid w:val="00956264"/>
     <w:rsid w:val="00956915"/>
     <w:rsid w:val="009615ED"/>
     <w:rsid w:val="00963C29"/>
     <w:rsid w:val="00964EBA"/>
     <w:rsid w:val="009707ED"/>
     <w:rsid w:val="00975EF0"/>
     <w:rsid w:val="00980B59"/>
     <w:rsid w:val="00983E02"/>
     <w:rsid w:val="009864F8"/>
     <w:rsid w:val="00986DD5"/>
+    <w:rsid w:val="00991E29"/>
     <w:rsid w:val="0099701B"/>
     <w:rsid w:val="009A1DC2"/>
     <w:rsid w:val="009A3D36"/>
     <w:rsid w:val="009B3BD5"/>
     <w:rsid w:val="009C089E"/>
     <w:rsid w:val="009C142B"/>
     <w:rsid w:val="009C6E70"/>
     <w:rsid w:val="009D1110"/>
     <w:rsid w:val="009E2382"/>
     <w:rsid w:val="009E69D7"/>
     <w:rsid w:val="009E6C1C"/>
     <w:rsid w:val="009E7A21"/>
     <w:rsid w:val="009F098C"/>
     <w:rsid w:val="009F0E75"/>
     <w:rsid w:val="00A0134E"/>
     <w:rsid w:val="00A15033"/>
     <w:rsid w:val="00A3506E"/>
     <w:rsid w:val="00A40847"/>
     <w:rsid w:val="00A4117A"/>
     <w:rsid w:val="00A47617"/>
     <w:rsid w:val="00A508F5"/>
     <w:rsid w:val="00A5199E"/>
     <w:rsid w:val="00A53416"/>
     <w:rsid w:val="00A578E1"/>
     <w:rsid w:val="00A579EF"/>
     <w:rsid w:val="00A62D89"/>
     <w:rsid w:val="00A66239"/>
     <w:rsid w:val="00A673A0"/>
     <w:rsid w:val="00A70C1D"/>
     <w:rsid w:val="00A77956"/>
     <w:rsid w:val="00A81CEB"/>
+    <w:rsid w:val="00A83BCB"/>
     <w:rsid w:val="00A908AC"/>
     <w:rsid w:val="00A92FFD"/>
     <w:rsid w:val="00AA48FE"/>
     <w:rsid w:val="00AA6662"/>
     <w:rsid w:val="00AB2A80"/>
     <w:rsid w:val="00AB3FE3"/>
     <w:rsid w:val="00AC0390"/>
     <w:rsid w:val="00AC193D"/>
     <w:rsid w:val="00AC28C2"/>
+    <w:rsid w:val="00AC7555"/>
     <w:rsid w:val="00AD5615"/>
     <w:rsid w:val="00AE7250"/>
     <w:rsid w:val="00B01328"/>
     <w:rsid w:val="00B01E65"/>
     <w:rsid w:val="00B02140"/>
     <w:rsid w:val="00B03314"/>
     <w:rsid w:val="00B1073E"/>
     <w:rsid w:val="00B159AE"/>
     <w:rsid w:val="00B204B0"/>
     <w:rsid w:val="00B30A81"/>
     <w:rsid w:val="00B410D3"/>
     <w:rsid w:val="00B458A1"/>
     <w:rsid w:val="00B4635C"/>
     <w:rsid w:val="00B54431"/>
     <w:rsid w:val="00B555B7"/>
     <w:rsid w:val="00B559F1"/>
     <w:rsid w:val="00B60112"/>
     <w:rsid w:val="00B74BD0"/>
     <w:rsid w:val="00B74D91"/>
     <w:rsid w:val="00B92F9A"/>
     <w:rsid w:val="00B957D9"/>
     <w:rsid w:val="00B963A7"/>
     <w:rsid w:val="00BA1267"/>
     <w:rsid w:val="00BB2C20"/>
     <w:rsid w:val="00BC11B6"/>
     <w:rsid w:val="00BC36B2"/>
     <w:rsid w:val="00BD34F3"/>
     <w:rsid w:val="00BD3B5C"/>
     <w:rsid w:val="00BE0F07"/>
     <w:rsid w:val="00BE32DF"/>
     <w:rsid w:val="00BE590B"/>
     <w:rsid w:val="00BE63B9"/>
     <w:rsid w:val="00BE769E"/>
     <w:rsid w:val="00BF2DC9"/>
     <w:rsid w:val="00BF33BD"/>
     <w:rsid w:val="00BF47CC"/>
     <w:rsid w:val="00BF69BF"/>
     <w:rsid w:val="00C07F4F"/>
     <w:rsid w:val="00C113C7"/>
     <w:rsid w:val="00C12E8A"/>
     <w:rsid w:val="00C13518"/>
     <w:rsid w:val="00C13705"/>
     <w:rsid w:val="00C14E61"/>
     <w:rsid w:val="00C25B31"/>
+    <w:rsid w:val="00C26C84"/>
     <w:rsid w:val="00C413DB"/>
     <w:rsid w:val="00C426D7"/>
     <w:rsid w:val="00C43234"/>
     <w:rsid w:val="00C46EB8"/>
     <w:rsid w:val="00C507CE"/>
     <w:rsid w:val="00C542B1"/>
     <w:rsid w:val="00C55213"/>
     <w:rsid w:val="00C60624"/>
     <w:rsid w:val="00C651A9"/>
     <w:rsid w:val="00C67BDE"/>
     <w:rsid w:val="00C7024F"/>
     <w:rsid w:val="00C7176F"/>
     <w:rsid w:val="00C77B68"/>
     <w:rsid w:val="00C80209"/>
     <w:rsid w:val="00C81DC7"/>
     <w:rsid w:val="00C84AA1"/>
     <w:rsid w:val="00C872F3"/>
+    <w:rsid w:val="00C92B93"/>
     <w:rsid w:val="00C92D5E"/>
     <w:rsid w:val="00C93017"/>
     <w:rsid w:val="00C93558"/>
     <w:rsid w:val="00C951E7"/>
     <w:rsid w:val="00C9705A"/>
     <w:rsid w:val="00C97C24"/>
     <w:rsid w:val="00CA2E68"/>
     <w:rsid w:val="00CA624C"/>
+    <w:rsid w:val="00CA6551"/>
     <w:rsid w:val="00CB35BA"/>
     <w:rsid w:val="00CB6F3D"/>
     <w:rsid w:val="00CC1023"/>
     <w:rsid w:val="00CC5FFC"/>
     <w:rsid w:val="00CC60FA"/>
     <w:rsid w:val="00CD04EE"/>
     <w:rsid w:val="00CD07DC"/>
     <w:rsid w:val="00CD0CEA"/>
     <w:rsid w:val="00CD448A"/>
     <w:rsid w:val="00CE091B"/>
     <w:rsid w:val="00CF2BA9"/>
     <w:rsid w:val="00D12C78"/>
     <w:rsid w:val="00D134E8"/>
     <w:rsid w:val="00D173F5"/>
     <w:rsid w:val="00D309E9"/>
     <w:rsid w:val="00D32960"/>
     <w:rsid w:val="00D33FE7"/>
     <w:rsid w:val="00D35BA5"/>
     <w:rsid w:val="00D37BC2"/>
     <w:rsid w:val="00D40876"/>
     <w:rsid w:val="00D40B5B"/>
     <w:rsid w:val="00D420FE"/>
     <w:rsid w:val="00D445F1"/>
     <w:rsid w:val="00D45552"/>
     <w:rsid w:val="00D46774"/>
     <w:rsid w:val="00D5224A"/>
     <w:rsid w:val="00D55EBC"/>
     <w:rsid w:val="00D60A48"/>
     <w:rsid w:val="00D60E10"/>
     <w:rsid w:val="00D62B4A"/>
     <w:rsid w:val="00D673CC"/>
     <w:rsid w:val="00D67547"/>
     <w:rsid w:val="00D768FB"/>
     <w:rsid w:val="00D826F5"/>
     <w:rsid w:val="00D87DB5"/>
     <w:rsid w:val="00DA2C58"/>
     <w:rsid w:val="00DA3050"/>
     <w:rsid w:val="00DA6011"/>
     <w:rsid w:val="00DB1078"/>
     <w:rsid w:val="00DB1127"/>
     <w:rsid w:val="00DB15F6"/>
     <w:rsid w:val="00DB4E1C"/>
+    <w:rsid w:val="00DB56D0"/>
     <w:rsid w:val="00DC4472"/>
     <w:rsid w:val="00DC62FD"/>
     <w:rsid w:val="00DD2AE1"/>
     <w:rsid w:val="00DD3E7A"/>
     <w:rsid w:val="00DE7A17"/>
     <w:rsid w:val="00DF352E"/>
     <w:rsid w:val="00DF7B3E"/>
     <w:rsid w:val="00E02268"/>
     <w:rsid w:val="00E0279C"/>
     <w:rsid w:val="00E041A9"/>
     <w:rsid w:val="00E14DFB"/>
+    <w:rsid w:val="00E166AB"/>
     <w:rsid w:val="00E1798A"/>
     <w:rsid w:val="00E21A54"/>
     <w:rsid w:val="00E22C73"/>
     <w:rsid w:val="00E23ADA"/>
     <w:rsid w:val="00E257C1"/>
     <w:rsid w:val="00E320EA"/>
     <w:rsid w:val="00E4517D"/>
     <w:rsid w:val="00E544E8"/>
     <w:rsid w:val="00E54561"/>
     <w:rsid w:val="00E55AEB"/>
     <w:rsid w:val="00E66535"/>
     <w:rsid w:val="00E75B72"/>
+    <w:rsid w:val="00E76391"/>
     <w:rsid w:val="00E76FC6"/>
     <w:rsid w:val="00E81052"/>
     <w:rsid w:val="00E83D73"/>
     <w:rsid w:val="00E8400E"/>
     <w:rsid w:val="00E85041"/>
     <w:rsid w:val="00E8766B"/>
     <w:rsid w:val="00E877C3"/>
     <w:rsid w:val="00E9061E"/>
     <w:rsid w:val="00E92D65"/>
     <w:rsid w:val="00E9349B"/>
     <w:rsid w:val="00EA0CB7"/>
     <w:rsid w:val="00EA3D54"/>
     <w:rsid w:val="00EA5C6B"/>
     <w:rsid w:val="00EB2F76"/>
     <w:rsid w:val="00EB60ED"/>
     <w:rsid w:val="00EB6219"/>
     <w:rsid w:val="00EC2A96"/>
     <w:rsid w:val="00EC3E17"/>
     <w:rsid w:val="00EC54E5"/>
     <w:rsid w:val="00EC72BC"/>
     <w:rsid w:val="00EC7754"/>
     <w:rsid w:val="00EE1714"/>
     <w:rsid w:val="00EE3BFF"/>
     <w:rsid w:val="00EE745E"/>
     <w:rsid w:val="00EE751C"/>
     <w:rsid w:val="00F03969"/>
     <w:rsid w:val="00F03B4E"/>
     <w:rsid w:val="00F0628D"/>
     <w:rsid w:val="00F06313"/>
     <w:rsid w:val="00F10679"/>
     <w:rsid w:val="00F17414"/>
     <w:rsid w:val="00F26C7E"/>
     <w:rsid w:val="00F352C2"/>
     <w:rsid w:val="00F3649F"/>
     <w:rsid w:val="00F37127"/>
     <w:rsid w:val="00F37EFC"/>
+    <w:rsid w:val="00F4293B"/>
     <w:rsid w:val="00F55331"/>
     <w:rsid w:val="00F61E2D"/>
     <w:rsid w:val="00F61FAE"/>
     <w:rsid w:val="00F625B4"/>
     <w:rsid w:val="00F736B2"/>
+    <w:rsid w:val="00F7516D"/>
     <w:rsid w:val="00F81046"/>
     <w:rsid w:val="00F90569"/>
+    <w:rsid w:val="00F91876"/>
     <w:rsid w:val="00F9190C"/>
     <w:rsid w:val="00F948E3"/>
     <w:rsid w:val="00F97D3A"/>
     <w:rsid w:val="00F97DBA"/>
     <w:rsid w:val="00FB2AF5"/>
     <w:rsid w:val="00FB391A"/>
     <w:rsid w:val="00FB6EC6"/>
     <w:rsid w:val="00FB6EF3"/>
     <w:rsid w:val="00FC0B11"/>
     <w:rsid w:val="00FC3328"/>
     <w:rsid w:val="00FD4E3F"/>
     <w:rsid w:val="00FD5655"/>
     <w:rsid w:val="00FE1ED7"/>
     <w:rsid w:val="00FE5C23"/>
     <w:rsid w:val="00FF44BE"/>
     <w:rsid w:val="00FF54C6"/>
+    <w:rsid w:val="0D0F6C1C"/>
+    <w:rsid w:val="1A754AFD"/>
+    <w:rsid w:val="1D1335DA"/>
+    <w:rsid w:val="26DBF64E"/>
+    <w:rsid w:val="2ED1487E"/>
+    <w:rsid w:val="34C59BE9"/>
+    <w:rsid w:val="507228CD"/>
+    <w:rsid w:val="5EB494ED"/>
+    <w:rsid w:val="626FEC71"/>
+    <w:rsid w:val="6C74067B"/>
+    <w:rsid w:val="7348BCA5"/>
+    <w:rsid w:val="7F9174C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -15561,51 +14412,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1730496279">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vr.recerca@uab.cat" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vr.recerca@uab.cat" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15876,221 +14727,207 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-    <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010097E748C8D3BEDE43B71B78ED52BF5CC0" ma:contentTypeVersion="26" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="777f6418127df400e64ed09c5a10b162">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c536e726-b9ec-47b9-81f4-d821132a58ae" xmlns:ns3="13a79242-0249-46de-8ff7-d6491fc0ab81" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c91678564a8ca581b7808cf866fbea58" ns2:_="" ns3:_="">
+    <xsd:import namespace="c536e726-b9ec-47b9-81f4-d821132a58ae"/>
+    <xsd:import namespace="13a79242-0249-46de-8ff7-d6491fc0ab81"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee1f67ce-da88-4dfb-a650-0f0da831f464" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c536e726-b9ec-47b9-81f4-d821132a58ae" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13a79242-0249-46de-8ff7-d6491fc0ab81" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4eab2044-1e21-422c-940d-a05e398acafd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="S'ha compartit amb detalls" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="S'ha compartit amb detalls" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bb6bb31d-6ebd-4deb-89d1-c054e363aa07}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="13a79242-0249-46de-8ff7-d6491fc0ab81">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipus de contingut"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Títol"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -16148,145 +14985,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="13a79242-0249-46de-8ff7-d6491fc0ab81" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c536e726-b9ec-47b9-81f4-d821132a58ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFD5AC38-578D-4206-9481-7A66A00BADA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CF27D9D-501A-4540-BAF9-D2386D99B938}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB5E539-A767-403F-8F23-4302DC0FB72B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
-    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="c536e726-b9ec-47b9-81f4-d821132a58ae"/>
+    <ds:schemaRef ds:uri="13a79242-0249-46de-8ff7-d6491fc0ab81"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7E8C1C3-D2B5-4CDE-8845-33D703EB35E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8A772CD-2B32-4975-8234-737CD0123B1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="13a79242-0249-46de-8ff7-d6491fc0ab81"/>
+    <ds:schemaRef ds:uri="c536e726-b9ec-47b9-81f4-d821132a58ae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2353</Words>
-  <Characters>12878</Characters>
+  <Words>2356</Words>
+  <Characters>13431</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...27 lines deleted...]
-  </TitlesOfParts>
   <Company>Dagan's Lab</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15201</CharactersWithSpaces>
+  <CharactersWithSpaces>15756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CONVENI DE COL•LABORACIÓ ENTRE Clínica EUGIN (EUVITRO S</dc:title>
   <dc:subject/>
   <dc:creator>efragouli</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
+    <vt:lpwstr>0x01010097E748C8D3BEDE43B71B78ED52BF5CC0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>