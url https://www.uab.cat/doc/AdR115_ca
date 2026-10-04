--- v1 (2026-09-12)
+++ v2 (2026-10-04)
@@ -141,132 +141,106 @@
         </w:rPr>
         <w:t xml:space="preserve">XXXXXXXXXXXXXX </w:t>
       </w:r>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PER AL RECONEIXEMENT D’INVESTIGADORS VINCULATS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758C54BD" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="239BCABA" w14:textId="38F453EF" w:rsidR="00D5224A" w:rsidRPr="00055375" w:rsidRDefault="00447924" w:rsidP="00055375">
+    <w:p w14:paraId="239BCABA" w14:textId="52DF936F" w:rsidR="00D5224A" w:rsidRPr="00055375" w:rsidRDefault="00447924" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk57642970"/>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D’una part</w:t>
       </w:r>
       <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="00822A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el doctor Albert Ruiz Cirera</w:t>
+      </w:r>
+      <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vicerector</w:t>
+      </w:r>
       <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">la doctora </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Recerca </w:t>
       </w:r>
       <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de la Universitat Autònoma de Barcelona (en endavant </w:t>
       </w:r>
       <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -316,121 +290,89 @@
       </w:r>
       <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ctua en nom i representació de la UAB en virtut del seu nomenament de data</w:t>
       </w:r>
       <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C78E6" w:rsidRPr="00055375">
-[...37 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00822A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 de setembre de 2026</w:t>
       </w:r>
       <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, i fent ús de les atribucions que li atorga la </w:t>
       </w:r>
       <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">delegació de facultats realitzada pel Rector mitjançant la </w:t>
       </w:r>
       <w:r w:rsidR="00D5224A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolució de </w:t>
       </w:r>
-      <w:r w:rsidR="00E9349B" w:rsidRPr="00055375">
-[...5 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00822A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de novembre de 2022</w:t>
       </w:r>
       <w:r w:rsidR="00720F92" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="302846FA" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
@@ -5008,51 +4950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’objecte del </w:t>
       </w:r>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conveni.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0186B144" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274B3BF8" w14:textId="5CE5E30A" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
+    <w:p w14:paraId="274B3BF8" w14:textId="1812869A" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Per part de la UAB</w:t>
       </w:r>
       <w:r w:rsidR="00CA624C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -5062,103 +5004,76 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la persona responsable de l’organització i coordinació d</w:t>
       </w:r>
       <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’aquest </w:t>
       </w:r>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">conveni és </w:t>
       </w:r>
+      <w:r w:rsidR="00822A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
       <w:r w:rsidR="006F263A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>icerector</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">icerector </w:t>
       </w:r>
       <w:r w:rsidR="0017355B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de Recerca</w:t>
       </w:r>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4870C4" w14:textId="77777777" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00DD3E7A" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
@@ -7489,114 +7404,114 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA1DF28" w14:textId="77777777" w:rsidR="008A070D" w:rsidRPr="00055375" w:rsidRDefault="008A070D" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FFB0374" w14:textId="77777777" w:rsidR="008A070D" w:rsidRPr="00055375" w:rsidRDefault="008A070D" w:rsidP="00055375">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC07825" w14:textId="549B1607" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00EC7754" w:rsidP="00055375">
+    <w:p w14:paraId="5BC07825" w14:textId="3B3347D1" w:rsidR="00DD3E7A" w:rsidRPr="00055375" w:rsidRDefault="00EC7754" w:rsidP="00055375">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dr</w:t>
       </w:r>
       <w:r w:rsidR="0028714B" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a. </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Morera</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00822A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Albert Ruiz Cirera</w:t>
       </w:r>
       <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DD3E7A" w:rsidRPr="00055375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00822A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00822A61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F9190C" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B26BC" w:rsidRPr="00055375">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -10847,58 +10762,58 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E92D65" w:rsidRPr="00055375" w:rsidSect="00EA3D54">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55F37B86" w14:textId="77777777" w:rsidR="00C26C84" w:rsidRDefault="00C26C84">
+    <w:p w14:paraId="2D4420B9" w14:textId="77777777" w:rsidR="003436DF" w:rsidRDefault="003436DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="605C7B56" w14:textId="77777777" w:rsidR="00C26C84" w:rsidRDefault="00C26C84">
+    <w:p w14:paraId="333FB61A" w14:textId="77777777" w:rsidR="003436DF" w:rsidRDefault="003436DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11045,109 +10960,101 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EC7754" w:rsidRPr="00EC7754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00372EF9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="324A0C2F" w14:textId="042B13D0" w:rsidR="00382089" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="007F710C">
+  <w:p w14:paraId="324A0C2F" w14:textId="644AF655" w:rsidR="00382089" w:rsidRPr="00115304" w:rsidRDefault="00115304" w:rsidP="007F710C">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00115304">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>AdR115CA-</w:t>
     </w:r>
-    <w:r w:rsidR="003A4E5A">
+    <w:r w:rsidR="00822A61">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...7 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="283AE591" w14:textId="77777777" w:rsidR="0082391A" w:rsidRDefault="0082391A">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4101EA9F" w14:textId="77777777" w:rsidR="00C26C84" w:rsidRDefault="00C26C84">
+    <w:p w14:paraId="35A46397" w14:textId="77777777" w:rsidR="003436DF" w:rsidRDefault="003436DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74A3AA63" w14:textId="77777777" w:rsidR="00C26C84" w:rsidRDefault="00C26C84">
+    <w:p w14:paraId="1404A331" w14:textId="77777777" w:rsidR="003436DF" w:rsidRDefault="003436DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BB34A22" w14:textId="77777777" w:rsidR="0082391A" w:rsidRDefault="0082391A">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CB2DB91" w14:textId="77777777" w:rsidR="0082391A" w:rsidRDefault="0082391A">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
@@ -13036,51 +12943,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2703921">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1045980853">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1842230243">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F710C"/>
@@ -13099,50 +13006,51 @@
     <w:rsid w:val="00055953"/>
     <w:rsid w:val="00055A8C"/>
     <w:rsid w:val="00063F0A"/>
     <w:rsid w:val="00071982"/>
     <w:rsid w:val="00071B5D"/>
     <w:rsid w:val="00074707"/>
     <w:rsid w:val="0007558E"/>
     <w:rsid w:val="00081812"/>
     <w:rsid w:val="0008500F"/>
     <w:rsid w:val="00087BA2"/>
     <w:rsid w:val="0009518A"/>
     <w:rsid w:val="000A082F"/>
     <w:rsid w:val="000A4891"/>
     <w:rsid w:val="000A4943"/>
     <w:rsid w:val="000B0B10"/>
     <w:rsid w:val="000B7747"/>
     <w:rsid w:val="000C1D2A"/>
     <w:rsid w:val="000C7D6F"/>
     <w:rsid w:val="000D3AF5"/>
     <w:rsid w:val="000E4DE8"/>
     <w:rsid w:val="000F533A"/>
     <w:rsid w:val="00100893"/>
     <w:rsid w:val="00104C81"/>
     <w:rsid w:val="00105252"/>
     <w:rsid w:val="00105378"/>
+    <w:rsid w:val="0010598A"/>
     <w:rsid w:val="00105EFC"/>
     <w:rsid w:val="001146C9"/>
     <w:rsid w:val="00114A6D"/>
     <w:rsid w:val="00115304"/>
     <w:rsid w:val="001179FF"/>
     <w:rsid w:val="00123074"/>
     <w:rsid w:val="00124899"/>
     <w:rsid w:val="00124E97"/>
     <w:rsid w:val="001321B4"/>
     <w:rsid w:val="00152C27"/>
     <w:rsid w:val="00155445"/>
     <w:rsid w:val="001558C0"/>
     <w:rsid w:val="00162635"/>
     <w:rsid w:val="00163596"/>
     <w:rsid w:val="001706C5"/>
     <w:rsid w:val="00171E33"/>
     <w:rsid w:val="0017355B"/>
     <w:rsid w:val="00176A2A"/>
     <w:rsid w:val="00181875"/>
     <w:rsid w:val="0018408D"/>
     <w:rsid w:val="00185A4F"/>
     <w:rsid w:val="00186332"/>
     <w:rsid w:val="00186BDE"/>
     <w:rsid w:val="00186E64"/>
     <w:rsid w:val="001A447A"/>
@@ -13173,56 +13081,58 @@
     <w:rsid w:val="00261BDB"/>
     <w:rsid w:val="0026616A"/>
     <w:rsid w:val="00266411"/>
     <w:rsid w:val="00266BAA"/>
     <w:rsid w:val="0028714B"/>
     <w:rsid w:val="0029698B"/>
     <w:rsid w:val="002A351C"/>
     <w:rsid w:val="002A3B60"/>
     <w:rsid w:val="002A4EEE"/>
     <w:rsid w:val="002B1B77"/>
     <w:rsid w:val="002B26BC"/>
     <w:rsid w:val="002B3F1A"/>
     <w:rsid w:val="002C78E6"/>
     <w:rsid w:val="002D5E85"/>
     <w:rsid w:val="002E08CF"/>
     <w:rsid w:val="002E105C"/>
     <w:rsid w:val="002E37ED"/>
     <w:rsid w:val="002E692B"/>
     <w:rsid w:val="002F08DF"/>
     <w:rsid w:val="002F3572"/>
     <w:rsid w:val="002F6A7A"/>
     <w:rsid w:val="00304322"/>
     <w:rsid w:val="00307150"/>
     <w:rsid w:val="00312300"/>
     <w:rsid w:val="0031251A"/>
+    <w:rsid w:val="003175D6"/>
     <w:rsid w:val="00317CE5"/>
     <w:rsid w:val="0032211A"/>
     <w:rsid w:val="00323E9A"/>
     <w:rsid w:val="0033691F"/>
     <w:rsid w:val="0034129D"/>
     <w:rsid w:val="003419DF"/>
+    <w:rsid w:val="003436DF"/>
     <w:rsid w:val="00351604"/>
     <w:rsid w:val="00353B56"/>
     <w:rsid w:val="00354DC1"/>
     <w:rsid w:val="00355562"/>
     <w:rsid w:val="00360904"/>
     <w:rsid w:val="00362A9B"/>
     <w:rsid w:val="00364EF9"/>
     <w:rsid w:val="003651F1"/>
     <w:rsid w:val="003727D8"/>
     <w:rsid w:val="00372EF9"/>
     <w:rsid w:val="00376B43"/>
     <w:rsid w:val="00382089"/>
     <w:rsid w:val="003959D3"/>
     <w:rsid w:val="00397DBD"/>
     <w:rsid w:val="003A4E5A"/>
     <w:rsid w:val="003B7BFC"/>
     <w:rsid w:val="003C4D78"/>
     <w:rsid w:val="003C7D90"/>
     <w:rsid w:val="003D7F46"/>
     <w:rsid w:val="003E0A63"/>
     <w:rsid w:val="003F318B"/>
     <w:rsid w:val="003F31AC"/>
     <w:rsid w:val="003F3309"/>
     <w:rsid w:val="003F479A"/>
     <w:rsid w:val="00405863"/>
@@ -13341,50 +13251,51 @@
     <w:rsid w:val="00793AC6"/>
     <w:rsid w:val="007979A1"/>
     <w:rsid w:val="007A0769"/>
     <w:rsid w:val="007A3D61"/>
     <w:rsid w:val="007A5537"/>
     <w:rsid w:val="007B0950"/>
     <w:rsid w:val="007B114D"/>
     <w:rsid w:val="007B576D"/>
     <w:rsid w:val="007B6122"/>
     <w:rsid w:val="007B68CD"/>
     <w:rsid w:val="007B7E72"/>
     <w:rsid w:val="007C04DB"/>
     <w:rsid w:val="007C64A9"/>
     <w:rsid w:val="007D1391"/>
     <w:rsid w:val="007D13AE"/>
     <w:rsid w:val="007E1913"/>
     <w:rsid w:val="007F5F02"/>
     <w:rsid w:val="007F6623"/>
     <w:rsid w:val="007F710C"/>
     <w:rsid w:val="008033A8"/>
     <w:rsid w:val="008038FD"/>
     <w:rsid w:val="00813CAD"/>
     <w:rsid w:val="00815D64"/>
     <w:rsid w:val="00817D12"/>
     <w:rsid w:val="00821482"/>
+    <w:rsid w:val="00822A61"/>
     <w:rsid w:val="0082391A"/>
     <w:rsid w:val="008320FB"/>
     <w:rsid w:val="00836555"/>
     <w:rsid w:val="008409F5"/>
     <w:rsid w:val="00841D79"/>
     <w:rsid w:val="00843B85"/>
     <w:rsid w:val="00843D36"/>
     <w:rsid w:val="0084494B"/>
     <w:rsid w:val="00845770"/>
     <w:rsid w:val="00846990"/>
     <w:rsid w:val="00847853"/>
     <w:rsid w:val="00853C77"/>
     <w:rsid w:val="008543D5"/>
     <w:rsid w:val="008550F3"/>
     <w:rsid w:val="00864BE5"/>
     <w:rsid w:val="00866219"/>
     <w:rsid w:val="00867FC6"/>
     <w:rsid w:val="0087065F"/>
     <w:rsid w:val="00874571"/>
     <w:rsid w:val="0087586A"/>
     <w:rsid w:val="008821BB"/>
     <w:rsid w:val="0088722F"/>
     <w:rsid w:val="008873BD"/>
     <w:rsid w:val="008912E9"/>
     <w:rsid w:val="00895B12"/>
@@ -14727,207 +14638,217 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010097E748C8D3BEDE43B71B78ED52BF5CC0" ma:contentTypeVersion="26" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="777f6418127df400e64ed09c5a10b162">
-[...2 lines deleted...]
-    <xsd:import namespace="13a79242-0249-46de-8ff7-d6491fc0ab81"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
+    <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+    <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c536e726-b9ec-47b9-81f4-d821132a58ae" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee1f67ce-da88-4dfb-a650-0f0da831f464" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13a79242-0249-46de-8ff7-d6491fc0ab81" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4eab2044-1e21-422c-940d-a05e398acafd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="S'ha compartit amb detalls" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="S'ha compartit amb detalls" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipus de contingut"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Títol"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14985,136 +14906,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFD5AC38-578D-4206-9481-7A66A00BADA3}">
-[...33 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8A772CD-2B32-4975-8234-737CD0123B1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="13a79242-0249-46de-8ff7-d6491fc0ab81"/>
     <ds:schemaRef ds:uri="c536e726-b9ec-47b9-81f4-d821132a58ae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7E8C1C3-D2B5-4CDE-8845-33D703EB35E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{484F2A1A-8586-487F-92B3-8DAC0825EFB4}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFD5AC38-578D-4206-9481-7A66A00BADA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2356</Words>
-  <Characters>13431</Characters>
+  <Words>2354</Words>
+  <Characters>13419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>111</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Dagan's Lab</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15756</CharactersWithSpaces>
+  <CharactersWithSpaces>15742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CONVENI DE COL•LABORACIÓ ENTRE Clínica EUGIN (EUVITRO S</dc:title>
   <dc:subject/>
   <dc:creator>efragouli</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010097E748C8D3BEDE43B71B78ED52BF5CC0</vt:lpwstr>
+    <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>