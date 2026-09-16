--- v0 (2025-10-03)
+++ v1 (2026-09-16)
@@ -44,51 +44,51 @@
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Acuerdo de Confidencialidad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E84783" w14:textId="3E3C90A2" w:rsidR="002031FC" w:rsidRPr="006118B7" w:rsidRDefault="002031FC" w:rsidP="005B2C04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EDC40FC" w14:textId="628CBBBD" w:rsidR="006118B7" w:rsidRPr="006118B7" w:rsidRDefault="006118B7" w:rsidP="006118B7">
+    <w:p w14:paraId="7EDC40FC" w14:textId="4176AA58" w:rsidR="006118B7" w:rsidRPr="006118B7" w:rsidRDefault="006118B7" w:rsidP="006118B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
@@ -164,69 +164,67 @@
       </w:r>
       <w:r w:rsidR="00515E50">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00515E50" w:rsidRPr="00515E50">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>embre de 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, y en uso de las atribuciones que le confieren la resolución de 7 de noviembre de 2022, que confiere autorización a los vicerrectores de Investigación y a los Innovación, Transferencia y Emprendimiento para las suscripción de convenios y contratos de investigación por parte de la UAB, con sede social en el Campus </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> s/n , 08193 Bellaterra (Cerdanyola del Vallès), y número de identificación fiscal (NIF) Q-0818002-H.</w:t>
+        <w:t xml:space="preserve">, y en uso de las atribuciones que le confieren la resolución de </w:t>
+      </w:r>
+      <w:r w:rsidR="00227ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de noviembre de 2022, que confiere autorización a los vicerrectores de Investigación y a los Innovación, Transferencia y Emprendimiento para las suscripción de convenios y contratos de investigación por parte de la UAB, con sede social en el Campus Universitari s/n , 08193 Bellaterra (Cerdanyola del Vallès), y número de identificación fiscal (NIF) Q-0818002-H.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7973F672" w14:textId="45EF149D" w:rsidR="26FFF53F" w:rsidRPr="006118B7" w:rsidRDefault="26FFF53F" w:rsidP="26FFF53F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05F4ECA7" w14:textId="77777777" w:rsidR="0026294F" w:rsidRPr="006118B7" w:rsidRDefault="0026294F" w:rsidP="0026294F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ACBFCB4" w14:textId="731A3F0C" w:rsidR="002031FC" w:rsidRPr="006118B7" w:rsidRDefault="002031FC" w:rsidP="0026294F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
@@ -685,52 +683,63 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>el/la Dr./</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Dra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ……….</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006118B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002C6CCD" w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> con el fin de</w:t>
       </w:r>
       <w:r w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00025EA9" w:rsidRPr="006118B7">
@@ -1843,51 +1852,69 @@
         <w:t>en caso que</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F348EA" w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> se haga pública</w:t>
       </w:r>
       <w:r w:rsidR="00FD7D13" w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> podría implicar </w:t>
       </w:r>
       <w:r w:rsidR="00F348EA" w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>un daño irreparable en relación a la parte Emisora, ya que podría implicar que</w:t>
+        <w:t xml:space="preserve">un daño irreparable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F348EA" w:rsidRPr="006118B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en relación a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F348EA" w:rsidRPr="006118B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la parte Emisora, ya que podría implicar que</w:t>
       </w:r>
       <w:r w:rsidR="00FD7D13" w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la solicitud de una </w:t>
       </w:r>
       <w:r w:rsidR="00C93104" w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nueva patente por parte de la</w:t>
       </w:r>
       <w:r w:rsidR="00FD7D13" w:rsidRPr="006118B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Parte</w:t>
       </w:r>
@@ -3927,58 +3954,58 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF46D9" w:rsidRPr="006118B7" w:rsidSect="005B2C04">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D126AEC" w14:textId="77777777" w:rsidR="00F67665" w:rsidRDefault="00F67665">
+    <w:p w14:paraId="42969073" w14:textId="77777777" w:rsidR="00CF73F7" w:rsidRDefault="00CF73F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="769CCC3A" w14:textId="77777777" w:rsidR="00F67665" w:rsidRDefault="00F67665">
+    <w:p w14:paraId="4AD165ED" w14:textId="77777777" w:rsidR="00CF73F7" w:rsidRDefault="00CF73F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4143,58 +4170,58 @@
     </w:r>
     <w:r w:rsidRPr="006118B7">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CCEC1B3" w14:textId="77777777" w:rsidR="00293C92" w:rsidRDefault="00293C92">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37F853AD" w14:textId="77777777" w:rsidR="00F67665" w:rsidRDefault="00F67665">
+    <w:p w14:paraId="240F347B" w14:textId="77777777" w:rsidR="00CF73F7" w:rsidRDefault="00CF73F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CAEE84B" w14:textId="77777777" w:rsidR="00F67665" w:rsidRDefault="00F67665">
+    <w:p w14:paraId="6C518714" w14:textId="77777777" w:rsidR="00CF73F7" w:rsidRDefault="00CF73F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DD2E90C" w14:textId="77777777" w:rsidR="00293C92" w:rsidRDefault="00293C92">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54ADD393" w14:textId="0BAC0E00" w:rsidR="00E17E53" w:rsidRDefault="00293C92">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
@@ -5935,51 +5962,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="641082820">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1771504135">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1043216727">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1396126637">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1238246784">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1593196089">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -6012,110 +6039,113 @@
     <w:rsid w:val="000D6E23"/>
     <w:rsid w:val="000E1138"/>
     <w:rsid w:val="000E27E6"/>
     <w:rsid w:val="000E2D9A"/>
     <w:rsid w:val="000E4979"/>
     <w:rsid w:val="000E5CF6"/>
     <w:rsid w:val="000F4EB6"/>
     <w:rsid w:val="001002B4"/>
     <w:rsid w:val="0010250F"/>
     <w:rsid w:val="00106979"/>
     <w:rsid w:val="00115051"/>
     <w:rsid w:val="00127CD8"/>
     <w:rsid w:val="001519B2"/>
     <w:rsid w:val="00153EB7"/>
     <w:rsid w:val="00157FE2"/>
     <w:rsid w:val="00167FAE"/>
     <w:rsid w:val="00172615"/>
     <w:rsid w:val="0017480A"/>
     <w:rsid w:val="00195B14"/>
     <w:rsid w:val="001A023A"/>
     <w:rsid w:val="001A2E6D"/>
     <w:rsid w:val="001D6066"/>
     <w:rsid w:val="001E0621"/>
     <w:rsid w:val="002031FC"/>
     <w:rsid w:val="00224367"/>
+    <w:rsid w:val="00227ED4"/>
     <w:rsid w:val="00230B1E"/>
     <w:rsid w:val="0023440B"/>
     <w:rsid w:val="002553C7"/>
     <w:rsid w:val="0026294F"/>
     <w:rsid w:val="002655C7"/>
     <w:rsid w:val="00277FDB"/>
     <w:rsid w:val="00281641"/>
     <w:rsid w:val="00282A58"/>
     <w:rsid w:val="002844B8"/>
     <w:rsid w:val="00286999"/>
     <w:rsid w:val="00293C92"/>
     <w:rsid w:val="00294CCF"/>
     <w:rsid w:val="002A5123"/>
     <w:rsid w:val="002B203B"/>
     <w:rsid w:val="002C04F4"/>
     <w:rsid w:val="002C6912"/>
     <w:rsid w:val="002C6CCD"/>
     <w:rsid w:val="002D42B4"/>
     <w:rsid w:val="002D7C25"/>
     <w:rsid w:val="002F4858"/>
     <w:rsid w:val="00307F78"/>
     <w:rsid w:val="00317E1D"/>
     <w:rsid w:val="00336B8A"/>
     <w:rsid w:val="003638F3"/>
     <w:rsid w:val="00363F31"/>
     <w:rsid w:val="00364E5C"/>
     <w:rsid w:val="003736E7"/>
     <w:rsid w:val="00392FC0"/>
     <w:rsid w:val="003A4699"/>
     <w:rsid w:val="003B18BE"/>
     <w:rsid w:val="003B3A6A"/>
     <w:rsid w:val="003C43A8"/>
     <w:rsid w:val="003D4E94"/>
     <w:rsid w:val="003E1C1E"/>
     <w:rsid w:val="003F6E87"/>
     <w:rsid w:val="00404A9A"/>
     <w:rsid w:val="0040742E"/>
     <w:rsid w:val="00420D61"/>
+    <w:rsid w:val="00421041"/>
     <w:rsid w:val="00426B8F"/>
     <w:rsid w:val="004277BF"/>
     <w:rsid w:val="004376A6"/>
     <w:rsid w:val="00437AE9"/>
     <w:rsid w:val="00444C65"/>
     <w:rsid w:val="00446854"/>
     <w:rsid w:val="004562AC"/>
     <w:rsid w:val="004650A4"/>
     <w:rsid w:val="00465F9F"/>
     <w:rsid w:val="0046792C"/>
     <w:rsid w:val="00471A67"/>
     <w:rsid w:val="004750BA"/>
     <w:rsid w:val="00484775"/>
     <w:rsid w:val="00486908"/>
     <w:rsid w:val="00487B6C"/>
     <w:rsid w:val="00491146"/>
     <w:rsid w:val="00493ED2"/>
     <w:rsid w:val="00497144"/>
     <w:rsid w:val="00497729"/>
     <w:rsid w:val="004A759E"/>
     <w:rsid w:val="004C5040"/>
     <w:rsid w:val="004D1EB4"/>
+    <w:rsid w:val="004D5F48"/>
     <w:rsid w:val="004F6D28"/>
     <w:rsid w:val="005043D4"/>
     <w:rsid w:val="00510D58"/>
     <w:rsid w:val="005147CF"/>
     <w:rsid w:val="00515E50"/>
     <w:rsid w:val="00515EBE"/>
     <w:rsid w:val="00516233"/>
     <w:rsid w:val="0052420D"/>
     <w:rsid w:val="0052706D"/>
     <w:rsid w:val="00532994"/>
     <w:rsid w:val="005476E7"/>
     <w:rsid w:val="00577B09"/>
     <w:rsid w:val="00582BC6"/>
     <w:rsid w:val="00590039"/>
     <w:rsid w:val="00592CBE"/>
     <w:rsid w:val="005934B3"/>
     <w:rsid w:val="00594107"/>
     <w:rsid w:val="005959F1"/>
     <w:rsid w:val="005A4B74"/>
     <w:rsid w:val="005B2C04"/>
     <w:rsid w:val="005C0A05"/>
     <w:rsid w:val="005D1B56"/>
     <w:rsid w:val="005E6B38"/>
     <w:rsid w:val="005F2992"/>
     <w:rsid w:val="005F3533"/>
@@ -6268,50 +6298,51 @@
     <w:rsid w:val="00C62F87"/>
     <w:rsid w:val="00C8223E"/>
     <w:rsid w:val="00C826C4"/>
     <w:rsid w:val="00C90529"/>
     <w:rsid w:val="00C93104"/>
     <w:rsid w:val="00C970EF"/>
     <w:rsid w:val="00CA1266"/>
     <w:rsid w:val="00CA1606"/>
     <w:rsid w:val="00CA1673"/>
     <w:rsid w:val="00CA7F30"/>
     <w:rsid w:val="00CB216A"/>
     <w:rsid w:val="00CB39CA"/>
     <w:rsid w:val="00CB4942"/>
     <w:rsid w:val="00CB538F"/>
     <w:rsid w:val="00CC203D"/>
     <w:rsid w:val="00CC2B2D"/>
     <w:rsid w:val="00CC5D41"/>
     <w:rsid w:val="00CD4A03"/>
     <w:rsid w:val="00CD66BB"/>
     <w:rsid w:val="00CE0A99"/>
     <w:rsid w:val="00CE1541"/>
     <w:rsid w:val="00CE2AD0"/>
     <w:rsid w:val="00CE69A6"/>
     <w:rsid w:val="00CF3220"/>
     <w:rsid w:val="00CF4DD0"/>
+    <w:rsid w:val="00CF73F7"/>
     <w:rsid w:val="00D13CF0"/>
     <w:rsid w:val="00D15477"/>
     <w:rsid w:val="00D16916"/>
     <w:rsid w:val="00D330C1"/>
     <w:rsid w:val="00D42C1F"/>
     <w:rsid w:val="00D4320F"/>
     <w:rsid w:val="00D503C0"/>
     <w:rsid w:val="00D53258"/>
     <w:rsid w:val="00D563FC"/>
     <w:rsid w:val="00D642C4"/>
     <w:rsid w:val="00D66C79"/>
     <w:rsid w:val="00D67F02"/>
     <w:rsid w:val="00D72BD7"/>
     <w:rsid w:val="00D74768"/>
     <w:rsid w:val="00D834ED"/>
     <w:rsid w:val="00D93428"/>
     <w:rsid w:val="00D9720D"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DC6A9B"/>
     <w:rsid w:val="00DD01BB"/>
     <w:rsid w:val="00DE5764"/>
     <w:rsid w:val="00DF1CE7"/>
     <w:rsid w:val="00E0702E"/>
     <w:rsid w:val="00E1605E"/>
     <w:rsid w:val="00E17E53"/>
@@ -6773,50 +6804,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BF4550"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
@@ -7568,63 +7600,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0efa35cb93cb06d0a7047aeeb23c650">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7828,126 +7858,113 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E88B30CD-4E3D-494D-BAAB-F86FC6649A34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9C94AB3-5271-49E1-B267-E27CAF273D72}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{864536A6-D0DD-4404-AB34-AF7450EBC254}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2217</Words>
-  <Characters>12832</Characters>
+  <Words>2246</Words>
+  <Characters>12804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>106</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ACUERDO DE CONFIDENCIALIDAD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15019</CharactersWithSpaces>
+  <CharactersWithSpaces>15020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>