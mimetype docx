--- v0 (2025-10-03)
+++ v1 (2026-09-14)
@@ -138,51 +138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as of the Effective Date by and between</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128E1E1A" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78584D80" w14:textId="21C53FF0" w:rsidR="00D43F36" w:rsidRPr="00B33583" w:rsidRDefault="00B917EB" w:rsidP="00D43F36">
+    <w:p w14:paraId="78584D80" w14:textId="33905875" w:rsidR="00D43F36" w:rsidRPr="00B33583" w:rsidRDefault="00B917EB" w:rsidP="00D43F36">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>On the one hand</w:t>
       </w:r>
       <w:r w:rsidR="00D43F36" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Dr. Rosa María Sebastián Pérez, vice-rector for Innovation, Transfer and Entrepreneurship of the Autonomous University of Barcelona, (hereinafter UAB), as appointed by the rector of </w:t>
       </w:r>
       <w:r w:rsidR="00CB2A46">
@@ -209,112 +209,118 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D43F36" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1, 202</w:t>
       </w:r>
       <w:r w:rsidR="00CB2A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D43F36" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, and in use of the powers conferred by the resolution of the rector of November 7, 2022, which confers on him the powers to sign research agreements and contracts, with headquarters at the UAB University Campus, 08193 Bellaterra, with NIF: Q-0818002-H.</w:t>
+        <w:t xml:space="preserve">, and in use of the powers conferred by the resolution of the rector of November </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43F36" w:rsidRPr="00B33583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2022, which confers on him the powers to sign research agreements and contracts, with headquarters at the UAB University Campus, 08193 Bellaterra, with NIF: Q-0818002-H.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D21ABB" w14:textId="77777777" w:rsidR="00D43F36" w:rsidRPr="00B33583" w:rsidRDefault="00D43F36" w:rsidP="490A74AB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290D7053" w14:textId="52E7A7F3" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="00B33583" w:rsidP="00C3315A">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">And on the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B33583">
+        <w:t xml:space="preserve">And on the other, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3315A" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">other, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C3315A" w:rsidRPr="00B33583">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021355B" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0021355B" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Name of the Company</w:t>
       </w:r>
       <w:r w:rsidR="0021355B" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="0021355B" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -749,71 +755,60 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> [ and co-workers on a system for</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, etc.]</w:t>
       </w:r>
       <w:r w:rsidR="60A78F96" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Company’s confidential information is related to...</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> and Company’s confidential information is related to.... </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5A32887C" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FAAE4E5" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1406,51 +1401,69 @@
     </w:p>
     <w:p w14:paraId="0CC2640D" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="735"/>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recipient agrees to hold in confidence any and all Confidential Information </w:t>
+        <w:t xml:space="preserve">Recipient agrees to hold in confidence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B33583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B33583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Confidential Information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>disclosed, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> further agrees not to disclose Confidential Information to third parties or to use Confidential Information, except for the Purpose or with the written permission from an authorized officer of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1572,67 +1585,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582FCFA0" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="735"/>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B33583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event that </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclosing Party</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides any computer software and/or hardware to Recipient as Confidential Information, Recipient may not directly or indirectly, disassemble, decrypt, electronically scan, decompile or derive source code from Confidential Information, or otherwise attempt to reverse engineer the design and function of Confidential Information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3CFF52" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
@@ -1684,51 +1687,69 @@
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its employees and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>consultants, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cooperate with Disclosing Party in order to help Disclosing Party regain possession of Confidential Information and prevent its further unauthorized use or disclosure.</w:t>
+        <w:t xml:space="preserve"> cooperate with Disclosing Party </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B33583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B33583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help Disclosing Party regain possession of Confidential Information and prevent its further unauthorized use or disclosure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1E2EF7" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36FC61BE" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="735"/>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
@@ -3101,69 +3122,51 @@
     </w:p>
     <w:p w14:paraId="5E858DDD" w14:textId="77777777" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="0021355B" w:rsidP="00FF7F61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="735"/>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon expiration or termination of this Agreement, Recipient will immediately cease </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> disclosures or uses of Confidential Information and, upon request by </w:t>
+        <w:t xml:space="preserve">Upon expiration or termination of this Agreement, Recipient will immediately cease any and all disclosures or uses of Confidential Information and, upon request by </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclosing Party</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, all such information obtained from </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclosing Party</w:t>
       </w:r>
@@ -3846,73 +3849,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006124CB" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0021355B" w:rsidRPr="00B33583">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...21 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[Name]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7D7E2C" w14:textId="67842D5F" w:rsidR="0021355B" w:rsidRPr="00B33583" w:rsidRDefault="006124CB" w:rsidP="00E56606">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="916"/>
           <w:tab w:val="clear" w:pos="1832"/>
           <w:tab w:val="clear" w:pos="2748"/>
           <w:tab w:val="clear" w:pos="3664"/>
           <w:tab w:val="clear" w:pos="4580"/>
           <w:tab w:val="clear" w:pos="5496"/>
           <w:tab w:val="clear" w:pos="6412"/>
           <w:tab w:val="clear" w:pos="7328"/>
           <w:tab w:val="clear" w:pos="8244"/>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="clear" w:pos="10992"/>
           <w:tab w:val="clear" w:pos="11908"/>
           <w:tab w:val="clear" w:pos="12824"/>
           <w:tab w:val="clear" w:pos="13740"/>
           <w:tab w:val="clear" w:pos="14656"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -4329,58 +4310,58 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00305511" w:rsidRPr="00B33583" w:rsidSect="00FF7F61">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28AAF3A9" w14:textId="77777777" w:rsidR="0029189D" w:rsidRDefault="0029189D" w:rsidP="003B0B42">
+    <w:p w14:paraId="428CB0DB" w14:textId="77777777" w:rsidR="00BE575E" w:rsidRDefault="00BE575E" w:rsidP="003B0B42">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1316D569" w14:textId="77777777" w:rsidR="0029189D" w:rsidRDefault="0029189D" w:rsidP="003B0B42">
+    <w:p w14:paraId="30F1446D" w14:textId="77777777" w:rsidR="00BE575E" w:rsidRDefault="00BE575E" w:rsidP="003B0B42">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
@@ -4810,58 +4791,58 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Reciprocal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0052018E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> - Draft v1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74FF830A" w14:textId="77777777" w:rsidR="0029189D" w:rsidRDefault="0029189D" w:rsidP="003B0B42">
+    <w:p w14:paraId="7BC3E87E" w14:textId="77777777" w:rsidR="00BE575E" w:rsidRDefault="00BE575E" w:rsidP="003B0B42">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53F33DAA" w14:textId="77777777" w:rsidR="0029189D" w:rsidRDefault="0029189D" w:rsidP="003B0B42">
+    <w:p w14:paraId="14EAB42A" w14:textId="77777777" w:rsidR="00BE575E" w:rsidRDefault="00BE575E" w:rsidP="003B0B42">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15BA6F2F" w14:textId="77777777" w:rsidR="00D2398F" w:rsidRDefault="00D2398F">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17B5333B" w14:textId="64049663" w:rsidR="00E067E7" w:rsidRDefault="00D2398F" w:rsidP="00BE7C49">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
@@ -5505,51 +5486,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1882353848">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="911426396">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="918246830">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2000578361">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B0B42"/>
     <w:rsid w:val="0000690E"/>
     <w:rsid w:val="00015219"/>
     <w:rsid w:val="000202C4"/>
@@ -5558,124 +5539,128 @@
     <w:rsid w:val="00096216"/>
     <w:rsid w:val="000B3236"/>
     <w:rsid w:val="00115B37"/>
     <w:rsid w:val="0015237E"/>
     <w:rsid w:val="00197770"/>
     <w:rsid w:val="001B0790"/>
     <w:rsid w:val="001D07D1"/>
     <w:rsid w:val="001D405A"/>
     <w:rsid w:val="00205B19"/>
     <w:rsid w:val="0021355B"/>
     <w:rsid w:val="00262037"/>
     <w:rsid w:val="00262E0C"/>
     <w:rsid w:val="0026728E"/>
     <w:rsid w:val="0029189D"/>
     <w:rsid w:val="00295723"/>
     <w:rsid w:val="00296C85"/>
     <w:rsid w:val="002D6796"/>
     <w:rsid w:val="002E5AC7"/>
     <w:rsid w:val="00305511"/>
     <w:rsid w:val="00315EAB"/>
     <w:rsid w:val="00343413"/>
     <w:rsid w:val="003B0B42"/>
     <w:rsid w:val="004020C2"/>
     <w:rsid w:val="004023D0"/>
     <w:rsid w:val="00443C86"/>
+    <w:rsid w:val="00470E02"/>
     <w:rsid w:val="00492C2E"/>
     <w:rsid w:val="00496E2A"/>
     <w:rsid w:val="00496F1A"/>
     <w:rsid w:val="004B2CFF"/>
     <w:rsid w:val="00515B94"/>
     <w:rsid w:val="0052018E"/>
     <w:rsid w:val="00525976"/>
     <w:rsid w:val="00543E2A"/>
     <w:rsid w:val="00551927"/>
     <w:rsid w:val="005801F3"/>
     <w:rsid w:val="005A1875"/>
     <w:rsid w:val="005B626D"/>
     <w:rsid w:val="005D51A8"/>
     <w:rsid w:val="005E4DC5"/>
     <w:rsid w:val="00600243"/>
     <w:rsid w:val="006124CB"/>
     <w:rsid w:val="00612FAC"/>
     <w:rsid w:val="00625F9C"/>
     <w:rsid w:val="0065575F"/>
     <w:rsid w:val="006645B7"/>
     <w:rsid w:val="006956D3"/>
     <w:rsid w:val="006A1BA5"/>
     <w:rsid w:val="006B53AD"/>
     <w:rsid w:val="006C4B09"/>
     <w:rsid w:val="006F199E"/>
     <w:rsid w:val="00724915"/>
     <w:rsid w:val="007378A3"/>
     <w:rsid w:val="00747F6C"/>
     <w:rsid w:val="007516AB"/>
     <w:rsid w:val="00764616"/>
     <w:rsid w:val="007A3CCC"/>
     <w:rsid w:val="007E0FB6"/>
     <w:rsid w:val="007F130E"/>
     <w:rsid w:val="007F1B81"/>
     <w:rsid w:val="008049D8"/>
     <w:rsid w:val="00815D15"/>
     <w:rsid w:val="00844F96"/>
     <w:rsid w:val="00854C5B"/>
+    <w:rsid w:val="008660A0"/>
     <w:rsid w:val="00877EE3"/>
     <w:rsid w:val="008858F4"/>
     <w:rsid w:val="008A558A"/>
     <w:rsid w:val="008B1D31"/>
     <w:rsid w:val="008B5F37"/>
     <w:rsid w:val="008C1260"/>
     <w:rsid w:val="008C58A7"/>
     <w:rsid w:val="008C694A"/>
     <w:rsid w:val="008E496B"/>
     <w:rsid w:val="0090240D"/>
     <w:rsid w:val="00906131"/>
     <w:rsid w:val="00923358"/>
     <w:rsid w:val="00960F88"/>
     <w:rsid w:val="0098014F"/>
     <w:rsid w:val="00985575"/>
     <w:rsid w:val="009A4DAB"/>
     <w:rsid w:val="009D0647"/>
     <w:rsid w:val="009F0067"/>
     <w:rsid w:val="00A12ADE"/>
     <w:rsid w:val="00A20A52"/>
     <w:rsid w:val="00A20AF0"/>
     <w:rsid w:val="00A2786A"/>
     <w:rsid w:val="00A50B95"/>
     <w:rsid w:val="00A57030"/>
     <w:rsid w:val="00A7557B"/>
     <w:rsid w:val="00AB450A"/>
     <w:rsid w:val="00AF115C"/>
     <w:rsid w:val="00AF7342"/>
     <w:rsid w:val="00B33583"/>
     <w:rsid w:val="00B40942"/>
     <w:rsid w:val="00B51CFA"/>
     <w:rsid w:val="00B864CB"/>
     <w:rsid w:val="00B917EB"/>
+    <w:rsid w:val="00BA4DCB"/>
     <w:rsid w:val="00BC62EF"/>
     <w:rsid w:val="00BC71D6"/>
     <w:rsid w:val="00BD1DB5"/>
+    <w:rsid w:val="00BE575E"/>
     <w:rsid w:val="00BE7C49"/>
     <w:rsid w:val="00BF3D37"/>
     <w:rsid w:val="00C22EEC"/>
     <w:rsid w:val="00C3315A"/>
     <w:rsid w:val="00C4713E"/>
     <w:rsid w:val="00C541CD"/>
     <w:rsid w:val="00C70A89"/>
     <w:rsid w:val="00CB2A46"/>
     <w:rsid w:val="00CF35CE"/>
     <w:rsid w:val="00CF47CF"/>
     <w:rsid w:val="00CF619D"/>
     <w:rsid w:val="00D13A5D"/>
     <w:rsid w:val="00D2398F"/>
     <w:rsid w:val="00D247F0"/>
     <w:rsid w:val="00D26591"/>
     <w:rsid w:val="00D347D2"/>
     <w:rsid w:val="00D43F36"/>
     <w:rsid w:val="00D81E21"/>
     <w:rsid w:val="00D846BB"/>
     <w:rsid w:val="00DB5A91"/>
     <w:rsid w:val="00DC5D8F"/>
     <w:rsid w:val="00DF102A"/>
     <w:rsid w:val="00E067E7"/>
     <w:rsid w:val="00E07A53"/>
     <w:rsid w:val="00E34BA7"/>
@@ -6643,52 +6628,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0efa35cb93cb06d0a7047aeeb23c650">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -6891,136 +6900,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34AD8F3C-BB28-4AFD-9724-A98944A41878}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A90D7354-6F59-427E-82AE-88C03113207B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28E5971C-68DD-4F50-8E23-217DF96EF877}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42DDE8D1-834B-40A6-B46D-2C055348516D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A90D7354-6F59-427E-82AE-88C03113207B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA68E663-5C55-4484-BDDB-503D1459867D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2051</Words>
-  <Characters>11648</Characters>
+  <Words>2044</Words>
+  <Characters>11656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>97</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13672</CharactersWithSpaces>
+  <CharactersWithSpaces>13673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>vgene</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>5332000</vt:r8>