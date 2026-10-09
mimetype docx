--- v0 (2025-10-03)
+++ v1 (2026-10-09)
@@ -112,82 +112,98 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942946">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Reunits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234A846B" w14:textId="77777777" w:rsidR="00413881" w:rsidRPr="00942946" w:rsidRDefault="00413881" w:rsidP="00413881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70959CF0" w14:textId="1BBF313C" w:rsidR="00907592" w:rsidRPr="00942946" w:rsidRDefault="00907592" w:rsidP="00907592">
+    <w:p w14:paraId="70959CF0" w14:textId="418E9DF5" w:rsidR="00907592" w:rsidRPr="00942946" w:rsidRDefault="00907592" w:rsidP="00907592">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942946">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D’una part, la doctora Rosa María Sebastián Pérez, vicerectora d’Innovació, Transferència i Emprenedoria de la Universitat Autònoma de Barcelona (en endavant UAB), segons Nomenament </w:t>
       </w:r>
       <w:r w:rsidR="00953BD6" w:rsidRPr="00953BD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de 21 de novembre de 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00942946">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, i fent ús de les atribucions que li atorga la Resolució de 7 de novembre de 2022, que confereix autorització als vicerectors de Recerca i als d’Innovació, Transferència i Emprenedoria, per a la subscripció de convenis i contractes d’investigació per part de la UAB, amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
+        <w:t xml:space="preserve">, i fent ús de les atribucions que li atorga la Resolució de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942946">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de novembre de 2022, que confereix autorització als vicerectors de Recerca i als d’Innovació, Transferència i Emprenedoria, per a la subscripció de convenis i contractes d’investigació per part de la UAB, amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492376E9" w14:textId="77777777" w:rsidR="00907592" w:rsidRPr="00942946" w:rsidRDefault="00907592" w:rsidP="00413881">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D8C499B" w14:textId="77777777" w:rsidR="00153602" w:rsidRPr="00942946" w:rsidRDefault="00153602" w:rsidP="00413881">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04815E39" w14:textId="77777777" w:rsidR="00413881" w:rsidRPr="00942946" w:rsidRDefault="00413881" w:rsidP="00413881">
       <w:pPr>
@@ -3654,65 +3670,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dr./Dra.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00153602" w:rsidRPr="00942946">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FB7F1FD" w14:textId="77777777" w:rsidR="00215E5D" w:rsidRDefault="00215E5D" w:rsidP="00F468F1">
+    <w:p w14:paraId="67FD7F31" w14:textId="77777777" w:rsidR="00FB1468" w:rsidRDefault="00FB1468" w:rsidP="00F468F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B5B2B3F" w14:textId="77777777" w:rsidR="00215E5D" w:rsidRDefault="00215E5D" w:rsidP="00F468F1">
+    <w:p w14:paraId="01306ADD" w14:textId="77777777" w:rsidR="00FB1468" w:rsidRDefault="00FB1468" w:rsidP="00F468F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="324A2186" w14:textId="77777777" w:rsidR="00B03702" w:rsidRDefault="00B03702"/>
+    <w:p w14:paraId="09A1B974" w14:textId="77777777" w:rsidR="00FB1468" w:rsidRDefault="00FB1468"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -3844,65 +3860,65 @@
       <w:rPr>
         <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
         <w:i/>
         <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DE9C5A4" w14:textId="77777777" w:rsidR="00BD597C" w:rsidRDefault="00BD597C">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3767493B" w14:textId="77777777" w:rsidR="00215E5D" w:rsidRDefault="00215E5D" w:rsidP="00F468F1">
+    <w:p w14:paraId="0FFD8E99" w14:textId="77777777" w:rsidR="00FB1468" w:rsidRDefault="00FB1468" w:rsidP="00F468F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F143171" w14:textId="77777777" w:rsidR="00215E5D" w:rsidRDefault="00215E5D" w:rsidP="00F468F1">
+    <w:p w14:paraId="75634E81" w14:textId="77777777" w:rsidR="00FB1468" w:rsidRDefault="00FB1468" w:rsidP="00F468F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2AF79F61" w14:textId="77777777" w:rsidR="00B03702" w:rsidRDefault="00B03702"/>
+    <w:p w14:paraId="6C76C579" w14:textId="77777777" w:rsidR="00FB1468" w:rsidRDefault="00FB1468"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54A3E9C7" w14:textId="77777777" w:rsidR="00BD597C" w:rsidRDefault="00BD597C">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2ADB96FC" w14:textId="3ABA9E78" w:rsidR="004738DB" w:rsidRDefault="00BD597C">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -4532,125 +4548,129 @@
         </w:tabs>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1906531207">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="179395527">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1266960600">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="413624682">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00413881"/>
     <w:rsid w:val="000F4DEC"/>
     <w:rsid w:val="00153602"/>
     <w:rsid w:val="00187602"/>
     <w:rsid w:val="00215E5D"/>
     <w:rsid w:val="00244D7E"/>
     <w:rsid w:val="00280EBE"/>
     <w:rsid w:val="002B7F67"/>
     <w:rsid w:val="003A5891"/>
     <w:rsid w:val="003F1966"/>
     <w:rsid w:val="00413881"/>
     <w:rsid w:val="00421859"/>
     <w:rsid w:val="00455D27"/>
     <w:rsid w:val="004615C5"/>
     <w:rsid w:val="004738DB"/>
     <w:rsid w:val="004B2A80"/>
     <w:rsid w:val="004D5C3E"/>
     <w:rsid w:val="004F08DE"/>
     <w:rsid w:val="0059403A"/>
     <w:rsid w:val="0060594F"/>
     <w:rsid w:val="00632734"/>
+    <w:rsid w:val="0069570B"/>
     <w:rsid w:val="006B4EC8"/>
     <w:rsid w:val="006E44BB"/>
     <w:rsid w:val="00713BFB"/>
     <w:rsid w:val="00750C48"/>
     <w:rsid w:val="00760949"/>
     <w:rsid w:val="00804A90"/>
     <w:rsid w:val="008F2303"/>
     <w:rsid w:val="008F5314"/>
     <w:rsid w:val="00907592"/>
     <w:rsid w:val="00942946"/>
     <w:rsid w:val="00953BD6"/>
     <w:rsid w:val="009D3A27"/>
     <w:rsid w:val="009F307E"/>
+    <w:rsid w:val="00A15F40"/>
     <w:rsid w:val="00A251CB"/>
     <w:rsid w:val="00A57D11"/>
     <w:rsid w:val="00A8688C"/>
     <w:rsid w:val="00AE1A1A"/>
     <w:rsid w:val="00B03702"/>
     <w:rsid w:val="00B37BFE"/>
     <w:rsid w:val="00BD597C"/>
     <w:rsid w:val="00C66ACA"/>
     <w:rsid w:val="00CD6490"/>
     <w:rsid w:val="00CE23A7"/>
     <w:rsid w:val="00E8676B"/>
     <w:rsid w:val="00EA63BD"/>
     <w:rsid w:val="00ED6B40"/>
     <w:rsid w:val="00F321AC"/>
     <w:rsid w:val="00F468F1"/>
     <w:rsid w:val="00F533FE"/>
+    <w:rsid w:val="00F656AC"/>
     <w:rsid w:val="00F85945"/>
     <w:rsid w:val="00F92036"/>
+    <w:rsid w:val="00FB1468"/>
     <w:rsid w:val="00FF747C"/>
     <w:rsid w:val="15211F27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5050,50 +5070,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00413881"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol">
     <w:name w:val="Title"/>
@@ -5584,70 +5605,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0efa35cb93cb06d0a7047aeeb23c650">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -5852,118 +5853,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{004D350C-F0E6-4BEE-961D-93DAA818CA2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10E3745D-DEFD-40A2-99C4-BD630CA558EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74FBA833-F36B-48A4-9681-5A5839E37592}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2141</Words>
-  <Characters>12204</Characters>
+  <Characters>12205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14317</CharactersWithSpaces>
+  <CharactersWithSpaces>14318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Vives Prieto</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">