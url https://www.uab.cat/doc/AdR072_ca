--- v0 (2025-10-03)
+++ v1 (2026-10-09)
@@ -16,51 +16,73 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28E556F2" w14:textId="77777777" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="003A1396" w:rsidP="003A1396">
+    <w:p w14:paraId="28E556F2" w14:textId="77777777" w:rsidR="003A1396" w:rsidRDefault="003A1396" w:rsidP="003A1396">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D901A4" w14:textId="77777777" w:rsidR="009D1E0E" w:rsidRDefault="009D1E0E" w:rsidP="003A1396">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75448513" w14:textId="77777777" w:rsidR="009D1E0E" w:rsidRPr="006D7DC0" w:rsidRDefault="009D1E0E" w:rsidP="003A1396">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E556F3" w14:textId="77777777" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="003A1396" w:rsidP="003A1396">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7DC0">
         <w:rPr>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTRACTE ESPECÍFIC ENTRE LA UNIVERSITAT AUTÒNOMA </w:t>
       </w:r>
@@ -236,86 +258,104 @@
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(població, adreça postal),</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> amb el NIF ..........................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E556FB" w14:textId="77777777" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="003A1396" w:rsidP="003A1396">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E556FD" w14:textId="1715D527" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="005925F5" w:rsidP="003A1396">
+    <w:p w14:paraId="28E556FD" w14:textId="039D468B" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="005925F5" w:rsidP="003A1396">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">I, de altra, la doctora Rosa María Sebastián Pérez, vicerectora d’Innovació, Transferència i Emprenedoria de la Universitat Autònoma de Barcelona (en endavant UAB), segons Nomenament </w:t>
       </w:r>
       <w:r w:rsidR="004C4762" w:rsidRPr="004C4762">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de 21 de novembre de 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>, i fent ús de les atribucions que li atorga la Resolució de 7 de novembre de 2022, que confereix autorització als vicerectors de Recerca i als d’Innovació, Transferència i Emprenedoria, per a la subscripció de convenis i contractes d’investigació per part de la UAB, amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
+        <w:t xml:space="preserve">, i fent ús de les atribucions que li atorga la Resolució de </w:t>
+      </w:r>
+      <w:r w:rsidR="002513D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de novembre de 2022, que confereix autorització als vicerectors de Recerca i als d’Innovació, Transferència i Emprenedoria, per a la subscripció de convenis i contractes d’investigació per part de la UAB, amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA7112B" w14:textId="77777777" w:rsidR="005925F5" w:rsidRPr="006D7DC0" w:rsidRDefault="005925F5" w:rsidP="003A1396">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E556FE" w14:textId="77777777" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="003A1396" w:rsidP="003A1396">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
@@ -666,51 +706,50 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(Amb aquest títol s’identificarà el contracte).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E55711" w14:textId="77777777" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="003A1396" w:rsidP="003A1396">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E55713" w14:textId="77777777" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="003A1396" w:rsidP="003A1396">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
       </w:pPr>
       <w:r w:rsidRPr="006D7DC0">
-        <w:lastRenderedPageBreak/>
         <w:t>SEGONA.-  Descripció del treball</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E55714" w14:textId="77777777" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="003A1396" w:rsidP="003A1396">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E55715" w14:textId="77777777" w:rsidR="003A1396" w:rsidRPr="006D7DC0" w:rsidRDefault="003A1396" w:rsidP="003A1396">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
@@ -3335,113 +3374,113 @@
         <w:t xml:space="preserve"> dins del quadre)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E557A4" w14:textId="77777777" w:rsidR="00C47092" w:rsidRPr="006D7DC0" w:rsidRDefault="00C47092" w:rsidP="00C47092">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E557A5" w14:textId="77777777" w:rsidR="00C47092" w:rsidRPr="006D7DC0" w:rsidRDefault="00C47092" w:rsidP="00C47092">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="2" w:name="_MON_1231244913"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="11" w:name="_MON_1199872663"/>
+    <w:bookmarkStart w:id="2" w:name="_MON_1276001441"/>
+    <w:bookmarkStart w:id="3" w:name="_MON_1276003510"/>
+    <w:bookmarkStart w:id="4" w:name="_MON_1276003683"/>
+    <w:bookmarkStart w:id="5" w:name="_MON_1276006249"/>
+    <w:bookmarkStart w:id="6" w:name="_MON_1341124232"/>
+    <w:bookmarkStart w:id="7" w:name="_MON_1391951480"/>
+    <w:bookmarkStart w:id="8" w:name="_MON_1391951497"/>
+    <w:bookmarkStart w:id="9" w:name="_MON_1199872663"/>
+    <w:bookmarkStart w:id="10" w:name="_MON_1200818081"/>
+    <w:bookmarkStart w:id="11" w:name="_MON_1231244913"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:id="12" w:name="_MON_1200818081"/>
+    <w:bookmarkStart w:id="12" w:name="_MON_1276001289"/>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="28E557A6" w14:textId="77777777" w:rsidR="00C47092" w:rsidRPr="006D7DC0" w:rsidRDefault="00C47092" w:rsidP="00C47092">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:object w:dxaOrig="4865" w:dyaOrig="2981" w14:anchorId="28E557AA">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:243.05pt;height:149pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:243pt;height:149pt" o:ole="">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1802088981" r:id="rId12"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1850903918" r:id="rId12"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E557A7" w14:textId="77777777" w:rsidR="00C47092" w:rsidRPr="006D7DC0" w:rsidRDefault="00C47092" w:rsidP="00C47092">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E557A8" w14:textId="77777777" w:rsidR="00C47092" w:rsidRPr="006D7DC0" w:rsidRDefault="00C47092" w:rsidP="00C47092">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -3456,58 +3495,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A646BA" w:rsidRPr="006D7DC0" w:rsidSect="004E07B0">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71D254A8" w14:textId="77777777" w:rsidR="000D141B" w:rsidRDefault="000D141B" w:rsidP="004E07B0">
+    <w:p w14:paraId="3222F116" w14:textId="77777777" w:rsidR="000305BA" w:rsidRDefault="000305BA" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="703B110C" w14:textId="77777777" w:rsidR="000D141B" w:rsidRDefault="000D141B" w:rsidP="004E07B0">
+    <w:p w14:paraId="4D772BF7" w14:textId="77777777" w:rsidR="000305BA" w:rsidRDefault="000305BA" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -3625,58 +3664,58 @@
   </w:sdt>
   <w:p w14:paraId="28E557B3" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRPr="006D7DC0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0931E4EA" w14:textId="77777777" w:rsidR="003D798D" w:rsidRDefault="003D798D">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="773C9C35" w14:textId="77777777" w:rsidR="000D141B" w:rsidRDefault="000D141B" w:rsidP="004E07B0">
+    <w:p w14:paraId="61E1DBC2" w14:textId="77777777" w:rsidR="000305BA" w:rsidRDefault="000305BA" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EEF0713" w14:textId="77777777" w:rsidR="000D141B" w:rsidRDefault="000D141B" w:rsidP="004E07B0">
+    <w:p w14:paraId="326ACC90" w14:textId="77777777" w:rsidR="000305BA" w:rsidRDefault="000305BA" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FD21A1A" w14:textId="77777777" w:rsidR="003D798D" w:rsidRDefault="003D798D">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28E557B0" w14:textId="50DD41DD" w:rsidR="004E07B0" w:rsidRDefault="003D798D">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
@@ -3874,114 +3913,121 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1900627201">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E07B0"/>
+    <w:rsid w:val="000305BA"/>
     <w:rsid w:val="000D141B"/>
+    <w:rsid w:val="002513D9"/>
     <w:rsid w:val="002B7110"/>
     <w:rsid w:val="003A1396"/>
     <w:rsid w:val="003D798D"/>
     <w:rsid w:val="003E60D1"/>
+    <w:rsid w:val="00431F47"/>
     <w:rsid w:val="00467A47"/>
     <w:rsid w:val="004C4762"/>
     <w:rsid w:val="004E07B0"/>
     <w:rsid w:val="005925F5"/>
+    <w:rsid w:val="005A12C4"/>
     <w:rsid w:val="00646805"/>
     <w:rsid w:val="006D7DC0"/>
     <w:rsid w:val="00714AC6"/>
     <w:rsid w:val="00753BE7"/>
     <w:rsid w:val="00773A60"/>
     <w:rsid w:val="007B1CED"/>
+    <w:rsid w:val="009D1E0E"/>
     <w:rsid w:val="009F5FC7"/>
     <w:rsid w:val="00A646BA"/>
     <w:rsid w:val="00B078CA"/>
+    <w:rsid w:val="00C17120"/>
     <w:rsid w:val="00C20E0A"/>
     <w:rsid w:val="00C47092"/>
     <w:rsid w:val="00F35053"/>
     <w:rsid w:val="00F5757C"/>
+    <w:rsid w:val="00F71597"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="28E556F2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{05699CDE-6907-4956-AC40-F19679E04C7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -4400,50 +4446,51 @@
       <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol2Car"/>
     <w:qFormat/>
     <w:rsid w:val="003A1396"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
@@ -4868,52 +4915,52 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0efa35cb93cb06d0a7047aeeb23c650">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -5145,113 +5192,113 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EA484A8-77B3-4341-B861-D001F33350F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39E5ACB-CA5B-473F-A629-AC31C648BC3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29567C3D-7797-412D-ABBB-6622A4C511ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB3C5921-B51F-4519-9A95-389E347C7932}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1026FB52-213A-4635-A0E7-63E5E3C36C4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1638</Words>
-  <Characters>9341</Characters>
+  <Words>1639</Words>
+  <Characters>9343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10958</CharactersWithSpaces>
+  <CharactersWithSpaces>10961</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luis Bradineras Lis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>