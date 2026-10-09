--- v0 (2025-10-03)
+++ v1 (2026-10-09)
@@ -171,98 +171,114 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________, acting as ___________________ in representation of ____________________, situated at the following address ____________________, and with the following fiscal identification number (NIF) ____________________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C889808" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C88980A" w14:textId="09F9E96B" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="00E50C54" w:rsidP="007E26A6">
+    <w:p w14:paraId="6C88980A" w14:textId="1F049D97" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="00E50C54" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">And on the other, Dr. Rosa María Sebastián Pérez, vice-rector for Innovation, Transfer and Entrepreneurship of the Autonomous University of Barcelona, (hereinafter UAB), as appointed by the rector of </w:t>
       </w:r>
       <w:r w:rsidR="001F5069">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>November 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="001F5069">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, and in use of the powers conferred by the resolution of the rector of November 7, 2022, which confers on him the powers to sign research agreements and contracts, with headquarters at the UAB University Campus, 08193 Bellaterra, with NIF: Q-0818002-H</w:t>
+        <w:t xml:space="preserve">, and in use of the powers conferred by the resolution of the rector of November </w:t>
+      </w:r>
+      <w:r w:rsidR="00732C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2022, which confers on him the powers to sign research agreements and contracts, with headquarters at the UAB University Campus, 08193 Bellaterra, with NIF: Q-0818002-H</w:t>
       </w:r>
       <w:r w:rsidR="009F38AE" w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B398CF8" w14:textId="77777777" w:rsidR="00E50C54" w:rsidRPr="00FB572A" w:rsidRDefault="00E50C54" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C88980B" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -302,51 +318,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I. That both institutions have common and / or complementary objectives in the areas of research, teaching and technological development, and that therefore the collaboration will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>allow</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to make the most of their potentials.</w:t>
+        <w:t xml:space="preserve"> to make the most of their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>potentials</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C88980E" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C88980F" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
@@ -439,59 +473,77 @@
       </w:pPr>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. That, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the above, a wide range of possibilities for collaboration is opened up, so it is considered opportune to sign a protocol that allows </w:t>
+        <w:t xml:space="preserve"> the above, a wide range of possibilities for collaboration is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>opened up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, so it is considered opportune to sign a protocol that allows </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>a better</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> use of resources and active cooperation in development. of issues of common interest, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>therefore</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
@@ -671,701 +723,683 @@
     <w:p w14:paraId="6C88981E" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C88981F" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each organization may propose to the other, through a committee, as appropriate, the activities it deems </w:t>
+        <w:t>Each organization may propose to the other, through a committee, as appropriate, the activities it deems appropriate and which are contemplated in the object of this collaboration agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889822" w14:textId="117845F2" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="00615590" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>THIRD. -</w:t>
+      </w:r>
+      <w:r w:rsidR="007E26A6" w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List of human and material resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889823" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889824" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Each of the institutions will contribute human and material resources to the agreement so that it can reach a successful conclusion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889825" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889826" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Obligations of the UAB:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889827" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889828" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889829" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C88982A" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Obligations of ........:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C88982B" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C88982C" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(In a collaboration, although there are no financial rewards, each institution contributes either the transfer of materials, or of researchers, or of information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C88982D" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C88982E" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C88982F" w14:textId="57484E87" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="00615590" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FOURTH. -</w:t>
+      </w:r>
+      <w:r w:rsidR="007E26A6" w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Establishment of a joint commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889830" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889831" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>To facilitate the follow-up of the collaboration, a joint commission will be set up made up of representatives of the University and the Company / Institution. The task of the Joint Committee is to propose scientific and technological topics of common interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889832" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889833" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889834" w14:textId="523BC909" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="00615590" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FIFTH. -</w:t>
+      </w:r>
+      <w:r w:rsidR="007E26A6" w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Human team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889835" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889836" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>On behalf of the UAB, the person responsible for this collaboration will be the professor ............................ .............................. of the Department (or institute) .............. ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889837" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889838" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>On the part of the Company / Institution, the person responsible for this collaboration will be Mr./Ms. ........................... ..................................................</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>appropriate</w:t>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FB572A">
-[...25 lines deleted...]
-        <w:t>THIRD. -</w:t>
+    </w:p>
+    <w:p w14:paraId="6C889839" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C88983A" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C88983B" w14:textId="5C7EAD4A" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="00615590" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SIXTH. -</w:t>
       </w:r>
       <w:r w:rsidR="007E26A6" w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> List of human and material resources</w:t>
-[...181 lines deleted...]
-        <w:t>FOURTH. -</w:t>
+        <w:t xml:space="preserve"> Economic effects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C88983C" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C88983D" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All collaborations with budgetary implications will require the signing of a specific agreement, in which these issues will be determined. The specific agreements will be studied and informed by the Joint Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C88983E" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C88983F" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889840" w14:textId="637DF747" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="00615590" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SEVENTH. -</w:t>
       </w:r>
       <w:r w:rsidR="007E26A6" w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Establishment of a joint commission</w:t>
-[...67 lines deleted...]
-        <w:t>FIFTH. -</w:t>
+        <w:t xml:space="preserve"> Duration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889841" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889842" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This collaboration agreement will be in force from the time of the last signature issued by the parties and will be valid for four years, extendable by prior written agreement of the parties for a single period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889843" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889844" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889845" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889846" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889847" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C889848" w14:textId="4DE82D3A" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="00615590" w:rsidP="007E26A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EIGHTH. -</w:t>
       </w:r>
       <w:r w:rsidR="007E26A6" w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Human team</w:t>
-[...304 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Litigation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C889849" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C88984A" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>For the resolution of any disputed issue arising from this agreement, the parties submit to the institutional arbitration of the Arbitration Court of Barcelona, the Catalan Association for Arbitration, which is entrusted with the designation of the arbitrator or arbitrators and the administration of the arbitration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C88984B" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB572A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Arbitration shall be by law, and the parties shall be bound by it to comply with the arbitral award.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C88984C" w14:textId="77777777" w:rsidR="007E26A6" w:rsidRPr="00FB572A" w:rsidRDefault="007E26A6" w:rsidP="007E26A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1635,58 +1669,58 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A646BA" w:rsidRPr="00FB572A" w:rsidSect="004E07B0">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CB5BFC1" w14:textId="77777777" w:rsidR="00777095" w:rsidRDefault="00777095" w:rsidP="004E07B0">
+    <w:p w14:paraId="742EF1AD" w14:textId="77777777" w:rsidR="008A4B5F" w:rsidRDefault="008A4B5F" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="181DD5A0" w14:textId="77777777" w:rsidR="00777095" w:rsidRDefault="00777095" w:rsidP="004E07B0">
+    <w:p w14:paraId="6DDE8544" w14:textId="77777777" w:rsidR="008A4B5F" w:rsidRDefault="008A4B5F" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
@@ -1772,58 +1806,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23E22AD5" w14:textId="77777777" w:rsidR="00512B8C" w:rsidRDefault="00512B8C">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C4A1379" w14:textId="77777777" w:rsidR="00512B8C" w:rsidRDefault="00512B8C">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63FCAFA5" w14:textId="77777777" w:rsidR="00777095" w:rsidRDefault="00777095" w:rsidP="004E07B0">
+    <w:p w14:paraId="497F1124" w14:textId="77777777" w:rsidR="008A4B5F" w:rsidRDefault="008A4B5F" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EEA6DE9" w14:textId="77777777" w:rsidR="00777095" w:rsidRDefault="00777095" w:rsidP="004E07B0">
+    <w:p w14:paraId="5C21A7D7" w14:textId="77777777" w:rsidR="008A4B5F" w:rsidRDefault="008A4B5F" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EFB2ABF" w14:textId="77777777" w:rsidR="00512B8C" w:rsidRDefault="00512B8C">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C88985A" w14:textId="7115B6B1" w:rsidR="004E07B0" w:rsidRDefault="00AF6868">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
@@ -1873,84 +1907,87 @@
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="6C88985B" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17D6076E" w14:textId="77777777" w:rsidR="00512B8C" w:rsidRDefault="00512B8C">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E07B0"/>
     <w:rsid w:val="00001AC3"/>
     <w:rsid w:val="00040605"/>
     <w:rsid w:val="001F5069"/>
     <w:rsid w:val="003B700A"/>
     <w:rsid w:val="004C58CD"/>
     <w:rsid w:val="004E07B0"/>
     <w:rsid w:val="00512B8C"/>
     <w:rsid w:val="00615590"/>
+    <w:rsid w:val="00732C25"/>
     <w:rsid w:val="00777095"/>
     <w:rsid w:val="007E26A6"/>
+    <w:rsid w:val="008A4B5F"/>
     <w:rsid w:val="00952FE5"/>
+    <w:rsid w:val="009D78BB"/>
     <w:rsid w:val="009F38AE"/>
     <w:rsid w:val="00A646BA"/>
     <w:rsid w:val="00A9692E"/>
     <w:rsid w:val="00AF6868"/>
     <w:rsid w:val="00E50C54"/>
     <w:rsid w:val="00F17DE9"/>
     <w:rsid w:val="00FB572A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -2770,50 +2807,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0efa35cb93cb06d0a7047aeeb23c650">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3018,150 +3079,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{375C08F1-F5D7-447A-9053-E772251F3233}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47828882-207D-4098-BF9A-4A5B88D3FE9D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16CBDAA6-325C-4693-B60E-6F73F230F933}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2244C55B-7AD6-4417-A0FA-1B086CC4A3D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>707</Words>
+  <Words>708</Words>
   <Characters>4036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4734</CharactersWithSpaces>
+  <CharactersWithSpaces>4735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luis Bradineras Lis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>