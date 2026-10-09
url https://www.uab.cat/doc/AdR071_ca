--- v0 (2025-10-03)
+++ v1 (2026-10-09)
@@ -297,86 +297,104 @@
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>amb el NIF .........................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3F62EB" w14:textId="77777777" w:rsidR="00B27453" w:rsidRPr="00FB1802" w:rsidRDefault="00B27453" w:rsidP="00B27453">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B3F62ED" w14:textId="30E3211F" w:rsidR="00B27453" w:rsidRPr="00FB1802" w:rsidRDefault="001638D1" w:rsidP="00B27453">
+    <w:p w14:paraId="3B3F62ED" w14:textId="3B63FC0E" w:rsidR="00B27453" w:rsidRPr="00FB1802" w:rsidRDefault="001638D1" w:rsidP="00B27453">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">I, de altra, la doctora Rosa María Sebastián Pérez, vicerectora d’Innovació, Transferència i Emprenedoria de la Universitat Autònoma de Barcelona (en endavant UAB), segons Nomenament </w:t>
       </w:r>
       <w:r w:rsidR="00F559FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de 21 de novembre de 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>, i fent ús de les atribucions que li atorga la Resolució de 7 de novembre de 2022, que confereix autorització als vicerectors de Recerca i als d’Innovació, Transferència i Emprenedoria, per a la subscripció de convenis i contractes d’investigació per part de la UAB, amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
+        <w:t xml:space="preserve">, i fent ús de les atribucions que li atorga la Resolució de </w:t>
+      </w:r>
+      <w:r w:rsidR="00185B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1802">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de novembre de 2022, que confereix autorització als vicerectors de Recerca i als d’Innovació, Transferència i Emprenedoria, per a la subscripció de convenis i contractes d’investigació per part de la UAB, amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3F62EE" w14:textId="77777777" w:rsidR="00B27453" w:rsidRPr="00FB1802" w:rsidRDefault="00B27453" w:rsidP="00B27453">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B3F62EF" w14:textId="77777777" w:rsidR="00B27453" w:rsidRPr="00FB1802" w:rsidRDefault="00B27453" w:rsidP="00B27453">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB1802">
         <w:rPr>
@@ -1526,111 +1544,98 @@
       <w:r w:rsidR="00B27453" w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B27453" w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B27453" w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sr. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Sr. Xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3F633A" w14:textId="752B9A44" w:rsidR="00B27453" w:rsidRPr="00FB1802" w:rsidRDefault="007714B2" w:rsidP="00B27453">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB1802">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Vicerectora d’Innovació, Transferència i Emprenedoria</w:t>
+      </w:r>
       <w:r w:rsidR="00B27453" w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B27453" w:rsidRPr="00FB1802">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B27453" w:rsidRPr="00FB1802">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Xxxxxxxxxxxxxxxxxx</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Xxxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3B3F633B" w14:textId="24CA0742" w:rsidR="00B27453" w:rsidRPr="00FB1802" w:rsidRDefault="00B27453" w:rsidP="00B27453">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB1802">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -1679,58 +1684,58 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A646BA" w:rsidRPr="00FB1802" w:rsidSect="004E07B0">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15B419B1" w14:textId="77777777" w:rsidR="00DC1B0D" w:rsidRDefault="00DC1B0D" w:rsidP="004E07B0">
+    <w:p w14:paraId="612AC219" w14:textId="77777777" w:rsidR="00352B81" w:rsidRDefault="00352B81" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74B12376" w14:textId="77777777" w:rsidR="00DC1B0D" w:rsidRDefault="00DC1B0D" w:rsidP="004E07B0">
+    <w:p w14:paraId="052E4463" w14:textId="77777777" w:rsidR="00352B81" w:rsidRDefault="00352B81" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
@@ -1816,58 +1821,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B3F6345" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C9D3432" w14:textId="77777777" w:rsidR="001B7CFA" w:rsidRDefault="001B7CFA">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0193D65D" w14:textId="77777777" w:rsidR="00DC1B0D" w:rsidRDefault="00DC1B0D" w:rsidP="004E07B0">
+    <w:p w14:paraId="326EB761" w14:textId="77777777" w:rsidR="00352B81" w:rsidRDefault="00352B81" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71919555" w14:textId="77777777" w:rsidR="00DC1B0D" w:rsidRDefault="00DC1B0D" w:rsidP="004E07B0">
+    <w:p w14:paraId="5F50E9E4" w14:textId="77777777" w:rsidR="00352B81" w:rsidRDefault="00352B81" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42F40643" w14:textId="77777777" w:rsidR="001B7CFA" w:rsidRDefault="001B7CFA">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B3F6342" w14:textId="4EBCD53D" w:rsidR="004E07B0" w:rsidRDefault="001B7CFA">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
@@ -1917,88 +1922,91 @@
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B3F6343" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C5DA3B2" w14:textId="77777777" w:rsidR="001B7CFA" w:rsidRDefault="001B7CFA">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E07B0"/>
     <w:rsid w:val="00047261"/>
     <w:rsid w:val="001638D1"/>
+    <w:rsid w:val="00185B3F"/>
     <w:rsid w:val="001B7CFA"/>
+    <w:rsid w:val="00352B81"/>
     <w:rsid w:val="003830F0"/>
     <w:rsid w:val="004E07B0"/>
     <w:rsid w:val="005934AD"/>
     <w:rsid w:val="007714B2"/>
     <w:rsid w:val="00882D21"/>
     <w:rsid w:val="00965E08"/>
+    <w:rsid w:val="009D78BB"/>
     <w:rsid w:val="00A221A2"/>
     <w:rsid w:val="00A646BA"/>
     <w:rsid w:val="00B27453"/>
     <w:rsid w:val="00BB425E"/>
     <w:rsid w:val="00DC1B0D"/>
     <w:rsid w:val="00F559FA"/>
+    <w:rsid w:val="00FA548C"/>
     <w:rsid w:val="00FB1802"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2900,50 +2908,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0efa35cb93cb06d0a7047aeeb23c650">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3148,150 +3180,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{813A464C-B3C2-449C-9B9F-DCD328E5A987}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B046890-2CB2-41CD-8D91-E99762D117FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DC30E23-F745-4119-8938-292C98C1D6D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
+    <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30EC3C8A-E792-4EF9-94AD-7549EB37D55D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>767</Words>
-  <Characters>4375</Characters>
+  <Characters>4376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5132</CharactersWithSpaces>
+  <CharactersWithSpaces>5133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luis Bradineras Lis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>