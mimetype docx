--- v0 (2025-10-03)
+++ v1 (2026-10-09)
@@ -13,57 +13,56 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3781E3E3" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
+    <w:p w14:paraId="3781E3E3" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>ADDENDUM</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -142,1312 +141,1872 @@
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>AUTÒNOMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND ........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3E4" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3781E3E4" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3E5" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3781E3E5" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3781E3E6" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3781E3E6" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>On the one hand, ……..</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>On the one hand, …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3781E3E7" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3781E3EA" w14:textId="655061EA" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="00295068" w:rsidP="001F174F">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3781E3E8" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3EA" w14:textId="7E1DD220" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="00295068" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">And on the other, Dr. Rosa María Sebastián Pérez, vice-rector for Innovation, Transfer and Entrepreneurship of the Autonomous University of Barcelona, (hereinafter UAB), as appointed by the rector of </w:t>
       </w:r>
       <w:r w:rsidR="0018457D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>November 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="0018457D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, and in use of the powers conferred by the resolution of the rector of November 7, 2022, which confers on him the powers to sign research agreements and contracts, with headquarters at the UAB University Campus, 08193 Bellaterra, with NIF: Q-0818002-H</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00575AEE" w:rsidRPr="00393880">
+        <w:t xml:space="preserve">, and in use of the powers conferred by the resolution of the rector of November </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2022, which confers on him the powers to sign research agreements and contracts, with headquarters at the UAB University Campus, 08193 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bellaterra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, with NIF: Q-0818002-H</w:t>
+      </w:r>
+      <w:r w:rsidR="00575AEE" w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3EB" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...62 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3781E3EB" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3EC" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Mutually</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>recognize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>capacity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>act</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3781E3ED" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3EE" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>DECLARE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3EF" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...9 lines deleted...]
-    <w:p w14:paraId="3781E3F0" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
+    <w:p w14:paraId="3781E3EF" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3F0" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...13 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>aforementioned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>entities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>signed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...13 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3F1" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3781E3F1" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3F2" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...21 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>That</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ..................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3781E3F3" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3F4" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...43 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>That</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>expanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>collaboration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>mentioned</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>reason</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3F5" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...13 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3781E3F5" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3F6" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>AGREE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3F7" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3781E3F7" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3F8" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>First</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...13 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>That</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...13 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>signed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>...................is</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>extended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>until</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>..............................</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3F9" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3781E3F9" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3FA" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Second</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>- ..............................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3FB" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3781E3FB" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3FC" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Third</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>- This</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Addendum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...13 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>governed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>all matters not</w:t>
-[...15 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>matters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>expressly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>stated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393880">
-[...28 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contents of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>dated</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3FD" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...77 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3781E3FD" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E3FE" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>And</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>witness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>whereof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>signed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rStyle w:val="hps"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>agreement</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>a single</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>effect</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E3FF" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="001F174F">
-[...59 lines deleted...]
-    <w:p w14:paraId="34C82640" w14:textId="77777777" w:rsidR="00393880" w:rsidRPr="00393880" w:rsidRDefault="00393880" w:rsidP="00393880">
+    <w:p w14:paraId="3781E3FF" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E400" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E401" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E402" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E403" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781E404" w14:textId="77777777" w:rsidR="001F174F" w:rsidRPr="00393880" w:rsidRDefault="001F174F" w:rsidP="0015736A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C82640" w14:textId="77777777" w:rsidR="00393880" w:rsidRPr="00393880" w:rsidRDefault="00393880" w:rsidP="0015736A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Dr. Rosa María Sebastián Pérez</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Mr. XXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D702310" w14:textId="77777777" w:rsidR="00393880" w:rsidRPr="00393880" w:rsidRDefault="00393880" w:rsidP="00393880">
+    <w:p w14:paraId="7D702310" w14:textId="77777777" w:rsidR="00393880" w:rsidRPr="00393880" w:rsidRDefault="00393880" w:rsidP="0015736A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Vice-rector for Innovation, Transfer and Entrepreneurship</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>XXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FE1765" w14:textId="077B8067" w:rsidR="00393880" w:rsidRPr="00393880" w:rsidRDefault="00393880" w:rsidP="00393880">
+    <w:p w14:paraId="51FE1765" w14:textId="077B8067" w:rsidR="00393880" w:rsidRPr="00393880" w:rsidRDefault="00393880" w:rsidP="0015736A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Universitat Autònoma de Barcelona</w:t>
+        <w:t>Universitat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Autònoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00393880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Barcelona</w:t>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00393880">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3781E406" w14:textId="77777777" w:rsidR="00A646BA" w:rsidRPr="00393880" w:rsidRDefault="00A646BA">
+    <w:p w14:paraId="3781E406" w14:textId="77777777" w:rsidR="00A646BA" w:rsidRPr="00393880" w:rsidRDefault="00A646BA" w:rsidP="0015736A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A646BA" w:rsidRPr="00393880" w:rsidSect="004E07B0">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D439A68" w14:textId="77777777" w:rsidR="00020F17" w:rsidRDefault="00020F17" w:rsidP="004E07B0">
+    <w:p w14:paraId="698D96F8" w14:textId="77777777" w:rsidR="0035534A" w:rsidRDefault="0035534A" w:rsidP="004E07B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0490CFC2" w14:textId="77777777" w:rsidR="00020F17" w:rsidRDefault="00020F17" w:rsidP="004E07B0">
+    <w:p w14:paraId="40427F9C" w14:textId="77777777" w:rsidR="0035534A" w:rsidRDefault="0035534A" w:rsidP="004E07B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1488,61 +2047,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3781E40F" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3781E411" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A0A4AA7" w14:textId="77777777" w:rsidR="00020F17" w:rsidRDefault="00020F17" w:rsidP="004E07B0">
+    <w:p w14:paraId="0A7B9062" w14:textId="77777777" w:rsidR="0035534A" w:rsidRDefault="0035534A" w:rsidP="004E07B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FFF814C" w14:textId="77777777" w:rsidR="00020F17" w:rsidRDefault="00020F17" w:rsidP="004E07B0">
+    <w:p w14:paraId="6A958617" w14:textId="77777777" w:rsidR="0035534A" w:rsidRDefault="0035534A" w:rsidP="004E07B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3781E40B" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3781E40C" w14:textId="39C11940" w:rsidR="004E07B0" w:rsidRDefault="006C4BFF">
     <w:pPr>
@@ -1595,82 +2154,87 @@
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3781E40D" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3781E410" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E07B0"/>
     <w:rsid w:val="00020F17"/>
+    <w:rsid w:val="000D2420"/>
     <w:rsid w:val="000F64B5"/>
+    <w:rsid w:val="0015736A"/>
     <w:rsid w:val="0018450C"/>
     <w:rsid w:val="0018457D"/>
     <w:rsid w:val="001F174F"/>
     <w:rsid w:val="00231D44"/>
     <w:rsid w:val="00295068"/>
     <w:rsid w:val="00297DC8"/>
+    <w:rsid w:val="0035534A"/>
     <w:rsid w:val="00393880"/>
     <w:rsid w:val="003C16B2"/>
+    <w:rsid w:val="003D6D27"/>
     <w:rsid w:val="004E07B0"/>
     <w:rsid w:val="00575AEE"/>
     <w:rsid w:val="005D143B"/>
     <w:rsid w:val="006B39EE"/>
     <w:rsid w:val="006C4BFF"/>
     <w:rsid w:val="00712DD1"/>
     <w:rsid w:val="00883524"/>
     <w:rsid w:val="00A646BA"/>
     <w:rsid w:val="00AB2AE4"/>
     <w:rsid w:val="00D06186"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
@@ -2485,52 +3049,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0efa35cb93cb06d0a7047aeeb23c650">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -2733,150 +3321,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B6F072-07B0-4A56-8C80-2BD0D93C78EA}">
-[...33 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A88EFF65-EFA7-448F-B557-4C81F082D9E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA16876A-962D-4E3E-955B-547F6C9AD363}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02F0F629-C2E4-4B85-9DB6-D106CA98CEAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F25AE13-1C84-463F-90E2-00BCF400712B}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>213</Words>
-  <Characters>1219</Characters>
+  <Characters>1220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1430</CharactersWithSpaces>
+  <CharactersWithSpaces>1431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luis Bradineras Lis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>