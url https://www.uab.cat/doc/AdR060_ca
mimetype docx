--- v0 (2025-10-03)
+++ v1 (2026-10-09)
@@ -14,634 +14,619 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="171C570C" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C570C" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ADDENDA AL CONVENI DE DATA ...................SIGNAT ENTRE LA UAB I.....................</w:t>
       </w:r>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C570D" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...7 lines deleted...]
-    <w:p w14:paraId="171C570E" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C570D" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C570E" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C570F" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...9 lines deleted...]
-    <w:p w14:paraId="171C5710" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C570F" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5710" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5711" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5712" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C5713" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5713" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">D’una part, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5714" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5714" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C5715" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5715" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C5716" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5716" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C5718" w14:textId="0A4B6679" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00831564" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5718" w14:textId="627CFE85" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00831564" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">I, de altra, la doctora Rosa María Sebastián Pérez, vicerectora d’Innovació, Transferència i Emprenedoria de la Universitat Autònoma de Barcelona (en endavant UAB), segons Nomenament </w:t>
       </w:r>
       <w:r w:rsidR="00017342" w:rsidRPr="00017342">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de 21 de novembre de 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>, i fent ús de les atribucions que li atorga la Resolució de 7 de novembre de 2022, que confereix autorització als vicerectors de Recerca i als d’Innovació, Transferència i Emprenedoria, per a la subscripció de convenis i contractes d’investigació per part de la UAB, amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">, i fent ús de les atribucions que li atorga la Resolució de </w:t>
+      </w:r>
+      <w:r w:rsidR="0003630B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...20 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de novembre de 2022, que confereix autorització als vicerectors de Recerca i als d’Innovació, Transferència i Emprenedoria, per a la subscripció de convenis i contractes d’investigació per part de la UAB, amb seu social al Campus Universitari s/n, 08913 Bellaterra (Cerdanyola del Vallès), i número d’identificació fiscal (NIF) Q-0818002-H.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171C5719" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C571A" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C571B" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27874">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Es reconeixen mútuament la capacitat legal suficient per aquest acte i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C571C" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...9 lines deleted...]
-    <w:p w14:paraId="171C571D" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C571C" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C571D" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>MANIFESTEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C571E" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C571E" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:ind w:left="-87"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="171C571F" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C571F" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Que amb data           ambdues entitats signaren un conveni que tenia </w:t>
       </w:r>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>com a objectiu ......................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5720" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C5720" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="171C5721" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5721" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Que la clàusula  .................conveni esmentat al paràgraf anterior estableix la .........</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5722" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C5722" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C5723" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C5723" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:ind w:left="-87"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="171C5724" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5724" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Que les parts consideren convenient .................,per la qual cosa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5725" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...19 lines deleted...]
-    <w:p w14:paraId="171C5727" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
+    <w:p w14:paraId="171C5725" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5726" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5727" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ACORDEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5728" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5728" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5729" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Primer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C572A" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C572A" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C572B" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C572B" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Segon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C572C" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C572C" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C572D" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C572D" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C572E" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C572E" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tercer. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La present addenda es regirà en tot allò no expressament pactat, pel contingut del conveni original de data </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C572F" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C572F" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5730" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5730" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5731" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>I, en prova de conformitat, ambdues parts signen la present addenda electrònicament i a un sol efecte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5732" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="00EB3614">
-[...31 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5732" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5733" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5734" w14:textId="77777777" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00EB3614" w:rsidP="0003630B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171C5735" w14:textId="77D0E7A2" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00DD3424" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Dra. Rosa María Sebastián Pérez</w:t>
       </w:r>
       <w:r w:rsidR="00EB3614" w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB3614" w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -654,126 +639,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB3614" w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB3614" w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Sr. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5736" w14:textId="5FE9F10E" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00C44F82" w:rsidP="00EB3614">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="171C5736" w14:textId="5FE9F10E" w:rsidR="00EB3614" w:rsidRPr="00A27874" w:rsidRDefault="00C44F82" w:rsidP="0003630B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Vicerectora d’Innovació, Transferència i Emprenedoria</w:t>
       </w:r>
       <w:r w:rsidR="00EB3614" w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB3614" w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C5737" w14:textId="6F55900B" w:rsidR="00A646BA" w:rsidRPr="00A27874" w:rsidRDefault="00766CE8" w:rsidP="00766CE8">
+    <w:p w14:paraId="171C5737" w14:textId="6F55900B" w:rsidR="00A646BA" w:rsidRPr="00A27874" w:rsidRDefault="00766CE8" w:rsidP="0003630B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27874">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A646BA" w:rsidRPr="00A27874" w:rsidSect="004E07B0">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44A1E531" w14:textId="77777777" w:rsidR="008F780D" w:rsidRDefault="008F780D" w:rsidP="004E07B0">
+    <w:p w14:paraId="19316DDF" w14:textId="77777777" w:rsidR="00BE4DA8" w:rsidRDefault="00BE4DA8" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3422E86F" w14:textId="77777777" w:rsidR="008F780D" w:rsidRDefault="008F780D" w:rsidP="004E07B0">
+    <w:p w14:paraId="6EE08272" w14:textId="77777777" w:rsidR="00BE4DA8" w:rsidRDefault="00BE4DA8" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
@@ -867,58 +851,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="171C5740" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="171C5742" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F017842" w14:textId="77777777" w:rsidR="008F780D" w:rsidRDefault="008F780D" w:rsidP="004E07B0">
+    <w:p w14:paraId="60A1A7B6" w14:textId="77777777" w:rsidR="00BE4DA8" w:rsidRDefault="00BE4DA8" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C5DD515" w14:textId="77777777" w:rsidR="008F780D" w:rsidRDefault="008F780D" w:rsidP="004E07B0">
+    <w:p w14:paraId="3F8CF40B" w14:textId="77777777" w:rsidR="00BE4DA8" w:rsidRDefault="00BE4DA8" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="171C573C" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="171C573D" w14:textId="352F27E3" w:rsidR="004E07B0" w:rsidRDefault="006112B1">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
@@ -1062,83 +1046,87 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="394355924">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E07B0"/>
     <w:rsid w:val="00017342"/>
+    <w:rsid w:val="0003630B"/>
     <w:rsid w:val="00425204"/>
     <w:rsid w:val="004E07B0"/>
     <w:rsid w:val="006112B1"/>
     <w:rsid w:val="00766CE8"/>
+    <w:rsid w:val="007E498F"/>
     <w:rsid w:val="00831564"/>
     <w:rsid w:val="008D4659"/>
     <w:rsid w:val="008F780D"/>
+    <w:rsid w:val="00996349"/>
     <w:rsid w:val="00A27874"/>
     <w:rsid w:val="00A646BA"/>
+    <w:rsid w:val="00BE4DA8"/>
     <w:rsid w:val="00C377DF"/>
     <w:rsid w:val="00C44F82"/>
     <w:rsid w:val="00DD3424"/>
     <w:rsid w:val="00E61C05"/>
     <w:rsid w:val="00EB3614"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1581,50 +1569,51 @@
       <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00EB3614"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
@@ -2019,67 +2008,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -2282,135 +2265,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EAFF930-C852-425A-ADEB-01BC66F674DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CE21672-6A17-4A86-B062-B6CF141CC19B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{016855E8-330B-4CDF-895A-3D18BF11B9EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B90921-A785-45FA-AA3D-D6D07A487492}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>224</Words>
-  <Characters>1282</Characters>
+  <Characters>1283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1503</CharactersWithSpaces>
+  <CharactersWithSpaces>1504</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luis Bradineras Lis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>