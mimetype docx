--- v0 (2025-10-03)
+++ v1 (2026-09-16)
@@ -37,61 +37,79 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7870A556" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1483DAE4" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">CONTRATO DE ASESORAMIENTO ENTRE LA UNIVERSITAT AUTÒNOMA DE BARCELONA Y             </w:t>
+        <w:t xml:space="preserve">CONTRATO DE ASESORAMIENTO ENTRE LA UNIVERSITAT AUTÒNOMA DE BARCELONA Y          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(nombre de la empresa o institución</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nombre de la empresa o institución</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2171200A" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BE6F6DA" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3698CD28" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -113,148 +131,256 @@
     </w:p>
     <w:p w14:paraId="5BE2ABDD" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21E83792" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>De una parte el Sr. .................................... (nombre y apellidos) como................................ (cargo que ostenta y poderes, nombramiento, etc. de que dispone para firmar el contrato) ……………………………..de .......................................... (nombre de la institución), con domicilio social en ................................... (población, domicilio postal) y con N.I.F. ........................................</w:t>
+        <w:t xml:space="preserve">De una </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Sr. .................................... (nombre y apellidos) como................................ (cargo que ostenta y poderes, nombramiento, etc. de que dispone para firmar el contrato) ………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.de .......................................... (nombre de la institución), con domicilio social en ................................... (población, domicilio postal) y con N.I.F. ........................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A8A04C" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="341A6FA8" w14:textId="34FD606C" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="009330F7" w:rsidP="00093240">
+    <w:p w14:paraId="341A6FA8" w14:textId="50B9E92B" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="009330F7" w:rsidP="00093240">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="18000"/>
           <w:tab w:val="left" w:pos="18720"/>
           <w:tab w:val="left" w:pos="19440"/>
           <w:tab w:val="left" w:pos="20160"/>
           <w:tab w:val="left" w:pos="20880"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="22320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Y de otra, la doctora Rosa María Sebastián Pérez, vicerrectora de Innovación, Transferencia y Emprendimiento de la Universitat Autònoma de Barcelona, (en lo sucesivo UAB), según nombramiento del rector </w:t>
+        <w:t xml:space="preserve">Y de otra, la doctora Rosa María Sebastián Pérez, vicerrectora de Innovación, Transferencia y Emprendimiento de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universitat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autònoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Barcelona, (en lo sucesivo UAB), según nombramiento del rector </w:t>
       </w:r>
       <w:r w:rsidR="00CF0CB1" w:rsidRPr="00CF0CB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>de 21 de nov</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0CB1">
+        <w:t xml:space="preserve">de 21 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF0CB1" w:rsidRPr="00CF0CB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0CB1" w:rsidRPr="00CF0CB1">
+        <w:t>nov</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>embre de 2024</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003650CB">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CB1" w:rsidRPr="00CF0CB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>, y en uso de las atribuciones que le confieren la resolución de 7 de noviembre de 2022, que confiere autorización a los vicerrectores de Investigación y a los Innovación, Transferencia y Emprendimiento para las suscripción de convenios y contratos de investigación por parte de la UAB, con sede social en el Campus Universitari s/n , 08193 Bellaterra (Cerdanyola del Vallès), y número de identificación fiscal (NIF) Q-0818002-H</w:t>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>embre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0CB1" w:rsidRPr="00CF0CB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y en uso de las atribuciones que le confieren la resolución de </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de noviembre de 2022, que confiere autorización a los vicerrectores de Investigación y a los Innovación, Transferencia y Emprendimiento para las suscripción de convenios y contratos de investigación por parte de la UAB, con sede social en el Campus Universitari s/n , 08193 Bellaterra (Cerdanyola del Vallès), y número de identificación fiscal (NIF) Q-0818002-H</w:t>
       </w:r>
       <w:r w:rsidR="00093240" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753A5705" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A295699" w14:textId="1FA617CC" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
@@ -421,51 +547,69 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Que el Departamento de ………………. de </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la UAB"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="003650CB">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>la UAB</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> esta de acuerdo en realizar a favor de </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de acuerdo en realizar a favor de </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Empresa"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="003650CB">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>la Empresa</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el mencionado asesoramiento, por lo que llega a un acuerdo con </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la UAB"/>
@@ -726,57 +870,67 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SEGUNDO</w:t>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. -</w:t>
       </w:r>
       <w:r w:rsidR="00093240" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00093240" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Responsable científico</w:t>
+        <w:t>Responsable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00093240" w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> científico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61156F8D" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E655303" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
@@ -879,51 +1033,69 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>El presente contrato se establece desde la fecha de la última firma emitida por las partes</w:t>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hasta……..</w:t>
+        <w:t xml:space="preserve"> hasta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCE3200" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D6119A5" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1205,51 +1377,83 @@
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B61EA86" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Por asuntos relacionados con la gestión administrativa del presente contrato, la Empresa deberá dirigirse al Àrea de Gestió de la Recerca de la UAB, teléfono 93 5814</w:t>
+        <w:t xml:space="preserve">Por asuntos relacionados con la gestión administrativa del presente contrato, la Empresa deberá dirigirse al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Àrea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Gestió</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Recerca de la UAB, teléfono 93 5814</w:t>
       </w:r>
       <w:r w:rsidR="00F81E50" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>600</w:t>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, correo electrónico </w:t>
       </w:r>
       <w:r w:rsidR="00F81E50" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>agr.convenis@uab.cat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766F18E7" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
@@ -1257,51 +1461,99 @@
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F1B4A6F" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por asuntos relacionados con la gestión económica del presente contrato, la Empresa deberá dirigirse a el Àrea d’Economia i Finances de la UAB, teléfono 93 5811145, correo electrónico </w:t>
+        <w:t xml:space="preserve">Por asuntos relacionados con la gestión económica del presente contrato, la Empresa deberá dirigirse a el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Àrea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d’Economia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Finances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la UAB, teléfono 93 5811145, correo electrónico </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00F81E50" w:rsidRPr="003650CB">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>ingressos.economia@uab.cat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7503492E" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A1B6725" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
@@ -1585,91 +1837,109 @@
         </w:smartTagPr>
         <w:r w:rsidRPr="003650CB">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>la Empresa</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tendrá preferencia por depositar las patentes correspondientes, apareciendo como inventores aquellos profesores de </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Universitat"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="003650CB">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>la Universitat</w:t>
+          <w:t xml:space="preserve">la </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003650CB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Universitat</w:t>
         </w:r>
       </w:smartTag>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que hayan participado en sus investigaciones. No obstante, </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Empresa"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="003650CB">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>la Empresa</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deberá informar previamente a </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Universitat"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="003650CB">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>la Universitat</w:t>
+          <w:t xml:space="preserve">la </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003650CB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Universitat</w:t>
         </w:r>
       </w:smartTag>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de cualquier decisión al respecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC39171" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BAF92BD" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
@@ -2053,52 +2323,62 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00093240" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00093240" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00093240" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Sr. Xxxxxxxxxxxxxxxxxx</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Sr. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00093240" w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4A574E70" w14:textId="365B8FCD" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Vicerrector</w:t>
       </w:r>
       <w:r w:rsidR="004E18D1" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003650CB">
@@ -2112,83 +2392,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>novación</w:t>
       </w:r>
       <w:r w:rsidR="00631D3A" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transferencia</w:t>
       </w:r>
       <w:r w:rsidR="00631D3A" w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y Emprendeduría</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00631D3A" w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Emprendeduría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Xxxxxxxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1268EE31" w14:textId="77777777" w:rsidR="00093240" w:rsidRPr="003650CB" w:rsidRDefault="00093240" w:rsidP="00093240">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003650CB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Universitat Autònoma de Barcelona </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Universitat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Autònoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003650CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Barcelona </w:t>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003650CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -2216,58 +2532,58 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A646BA" w:rsidRPr="003650CB" w:rsidSect="004E07B0">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CC09971" w14:textId="77777777" w:rsidR="002B4BA4" w:rsidRDefault="002B4BA4" w:rsidP="004E07B0">
+    <w:p w14:paraId="56F2ADD0" w14:textId="77777777" w:rsidR="00624BC9" w:rsidRDefault="00624BC9" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E088C8B" w14:textId="77777777" w:rsidR="002B4BA4" w:rsidRDefault="002B4BA4" w:rsidP="004E07B0">
+    <w:p w14:paraId="05F811A0" w14:textId="77777777" w:rsidR="00624BC9" w:rsidRDefault="00624BC9" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
@@ -2354,58 +2670,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6E398F5B" w14:textId="77777777" w:rsidR="00B76F72" w:rsidRDefault="00B76F72">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78F091D7" w14:textId="77777777" w:rsidR="00B76F72" w:rsidRDefault="00B76F72">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2859DF4F" w14:textId="77777777" w:rsidR="002B4BA4" w:rsidRDefault="002B4BA4" w:rsidP="004E07B0">
+    <w:p w14:paraId="2E8FE944" w14:textId="77777777" w:rsidR="00624BC9" w:rsidRDefault="00624BC9" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0635E944" w14:textId="77777777" w:rsidR="002B4BA4" w:rsidRDefault="002B4BA4" w:rsidP="004E07B0">
+    <w:p w14:paraId="00251A05" w14:textId="77777777" w:rsidR="00624BC9" w:rsidRDefault="00624BC9" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15CB6769" w14:textId="77777777" w:rsidR="00B76F72" w:rsidRDefault="00B76F72">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BFC002B" w14:textId="1209825C" w:rsidR="00093240" w:rsidRDefault="00B52738">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
@@ -2573,83 +2889,87 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="383985526">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1518696620">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E07B0"/>
     <w:rsid w:val="00093240"/>
     <w:rsid w:val="001B4443"/>
     <w:rsid w:val="00202F51"/>
     <w:rsid w:val="002356F3"/>
     <w:rsid w:val="002B4BA4"/>
     <w:rsid w:val="00351A99"/>
     <w:rsid w:val="00357048"/>
     <w:rsid w:val="003650CB"/>
     <w:rsid w:val="004E07B0"/>
     <w:rsid w:val="004E18D1"/>
+    <w:rsid w:val="005D5AA3"/>
+    <w:rsid w:val="00624BC9"/>
     <w:rsid w:val="00631D3A"/>
+    <w:rsid w:val="008C5EAB"/>
     <w:rsid w:val="009330F7"/>
     <w:rsid w:val="009605A3"/>
     <w:rsid w:val="00A646BA"/>
     <w:rsid w:val="00B52738"/>
     <w:rsid w:val="00B76F72"/>
     <w:rsid w:val="00BB5EDE"/>
     <w:rsid w:val="00CF0CB1"/>
     <w:rsid w:val="00F81E50"/>
     <w:rsid w:val="00FD0EAF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3551,56 +3871,72 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="b0efa35cb93cb06d0a7047aeeb23c650">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3803,146 +4139,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E5ABDD-3C61-491D-97A6-CFC32F8FA37D}">
-[...33 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{072E62B7-F029-4B0C-9719-17ACC0EAEA3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D327CD72-F9AF-436A-8980-BB0B6E378622}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{313B57B4-BD87-4AF3-B71C-87EC32BE4452}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E5ABDD-3C61-491D-97A6-CFC32F8FA37D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>881</Words>
-  <Characters>5026</Characters>
+  <Characters>5027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5896</CharactersWithSpaces>
+  <CharactersWithSpaces>5897</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luis Bradineras Lis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>