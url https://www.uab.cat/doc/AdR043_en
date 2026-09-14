--- v0 (2025-10-03)
+++ v1 (2026-09-14)
@@ -107,104 +107,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50482FE3" w14:textId="77777777" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>On the one hand, Mr. .................................... (name and surname) as ... .............................. (position held and powers, appointment, etc. available to sign the contract) ... ………………………</w:t>
+        <w:t xml:space="preserve">On the one hand, Mr. .................................... (name and surname) as ... .............................. (position held and powers, appointment, etc. available to sign the contract) ... …………………………..of ..................................... ..... (name of the institution), with registered office at </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>…..</w:t>
+        <w:t>.................................. .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">of ..................................... ..... (name of the institution), with registered office at </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (town, postal address) and with NIF ........................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C61F6FF" w14:textId="77777777" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19FB08F5" w14:textId="45A20A03" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00FE567B" w:rsidP="00832CA8">
+    <w:p w14:paraId="19FB08F5" w14:textId="2BC378AE" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00FE567B" w:rsidP="00832CA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">And on the other, Dr. Rosa María Sebastián Pérez, vice-rector for Innovation, Transfer and Entrepreneurship of the Autonomous University of Barcelona, (hereinafter UAB), as appointed by the rector of </w:t>
       </w:r>
       <w:r w:rsidR="00787460">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>November 21</w:t>
@@ -212,51 +192,69 @@
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00787460">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, and in use of the powers conferred by the resolution of the rector of November 7, 2022, which confers on him the powers to sign research agreements and contracts, with headquarters at the UAB University Campus, 08193 Bellaterra, with NIF: Q-0818002-H</w:t>
+        <w:t xml:space="preserve">, and in use of the powers conferred by the resolution of the rector of November </w:t>
+      </w:r>
+      <w:r w:rsidR="0061657D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 2022, which confers on him the powers to sign research agreements and contracts, with headquarters at the UAB University Campus, 08193 Bellaterra, with NIF: Q-0818002-H</w:t>
       </w:r>
       <w:r w:rsidR="00373630" w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E32F842" w14:textId="77777777" w:rsidR="00FE567B" w:rsidRPr="006B6B80" w:rsidRDefault="00FE567B" w:rsidP="00832CA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E937146" w14:textId="346AE627" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -757,50 +755,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F4D89C7" w14:textId="77777777" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The consultancy services shall be provided by UAB through the Department of …</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The scientific responsible designated by the Department is Prof.    .…..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAB6BF6" w14:textId="77777777" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
@@ -1081,51 +1080,99 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>matters,shall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contact the Area de Gestió de la Recerca, telephone  34 93 5814600,e-mail: </w:t>
+        <w:t xml:space="preserve"> contact the Area de Gestió de la Recerca, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B6B80">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>telephone  34</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B6B80">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B6B80">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5814600,e-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B6B80">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="006B6B80">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>agr.convenis@uab.cat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. For invoicing matters, shall contact Area d’Economia i Finances, telephone 34 93 5813515, e-mail: ingressos.economia@uab.cat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A77540B" w14:textId="77777777" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
@@ -1315,69 +1362,87 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Taking into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the scientific mission of the University, </w:t>
+        <w:t xml:space="preserve"> the scientific mission of the University, shall allow the researchers responsible </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>shall</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> allow the researchers responsible of the work to use the partial or final results, partially or in its entirety, to be published as articles, conferences, papers, </w:t>
+        <w:t xml:space="preserve"> the work to use the partial or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B6B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>final results</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B6B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, partially or in its entirety, to be published as articles, conferences, papers, </w:t>
       </w:r>
       <w:r w:rsidR="003416FE" w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in journals, publications and seminars of scientific nature. To this end, the UAB shall ask in writing for permission. </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Permission shall be deemed as conceded if within 15 days has not expressed its disallowance, considering silence as authorization. </w:t>
@@ -1493,51 +1558,60 @@
       </w:pPr>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1. In the event that the results of the research, development and innovation activities that make up the object of this contract, as well as the right to request the appropriate Industrial Property titles for their legal protection belong to the Company, respecting the condition of inventors the professors of the UAB who, according to the law, have the right to hold this condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5289BEC6" w14:textId="77777777" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2. The exploitation rights related to Intellectual Property will correspond to the UAB, in the terms and scope provided in the Intellectual Property legislation. In any case, the condition of authors of those UAB professors who, according to the law, have the right to hold this condition must be respected.</w:t>
+        <w:t xml:space="preserve">2. The exploitation rights related to Intellectual Property will correspond to the UAB, in the terms and scope provided in the Intellectual Property legislation. In any case, the condition of authors of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>those UAB professors who, according to the law, have the right to hold this condition must be respected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096882C8" w14:textId="77777777" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="096DE5C3" w14:textId="77777777" w:rsidR="00832CA8" w:rsidRPr="006B6B80" w:rsidRDefault="00832CA8" w:rsidP="00832CA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
@@ -2053,58 +2127,58 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A646BA" w:rsidRPr="006B6B80" w:rsidSect="004E07B0">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="509E670E" w14:textId="77777777" w:rsidR="004A46AF" w:rsidRDefault="004A46AF" w:rsidP="004E07B0">
+    <w:p w14:paraId="35C0AB15" w14:textId="77777777" w:rsidR="003310F6" w:rsidRDefault="003310F6" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42389923" w14:textId="77777777" w:rsidR="004A46AF" w:rsidRDefault="004A46AF" w:rsidP="004E07B0">
+    <w:p w14:paraId="571715B9" w14:textId="77777777" w:rsidR="003310F6" w:rsidRDefault="003310F6" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
@@ -2191,58 +2265,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="14DEC542" w14:textId="77777777" w:rsidR="004E07B0" w:rsidRDefault="004E07B0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="671BCE7F" w14:textId="77777777" w:rsidR="005D4F43" w:rsidRDefault="005D4F43">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FBB98F7" w14:textId="77777777" w:rsidR="004A46AF" w:rsidRDefault="004A46AF" w:rsidP="004E07B0">
+    <w:p w14:paraId="6F1EE236" w14:textId="77777777" w:rsidR="003310F6" w:rsidRDefault="003310F6" w:rsidP="004E07B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06A6FBBC" w14:textId="77777777" w:rsidR="004A46AF" w:rsidRDefault="004A46AF" w:rsidP="004E07B0">
+    <w:p w14:paraId="3BB849DD" w14:textId="77777777" w:rsidR="003310F6" w:rsidRDefault="003310F6" w:rsidP="004E07B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38686492" w14:textId="77777777" w:rsidR="005D4F43" w:rsidRDefault="005D4F43">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="738B809D" w14:textId="23F326CE" w:rsidR="004E07B0" w:rsidRDefault="005D4F43">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
@@ -2318,89 +2392,93 @@
     <w:tmpl w:val="0C0A0013"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1481194024">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E07B0"/>
     <w:rsid w:val="00225154"/>
+    <w:rsid w:val="003310F6"/>
     <w:rsid w:val="003416FE"/>
     <w:rsid w:val="00373630"/>
     <w:rsid w:val="004744A3"/>
     <w:rsid w:val="004A1FD8"/>
     <w:rsid w:val="004A46AF"/>
     <w:rsid w:val="004E07B0"/>
     <w:rsid w:val="005D4F43"/>
+    <w:rsid w:val="0061657D"/>
     <w:rsid w:val="006B6B80"/>
     <w:rsid w:val="00724F64"/>
     <w:rsid w:val="00787460"/>
+    <w:rsid w:val="007E386F"/>
     <w:rsid w:val="00832CA8"/>
     <w:rsid w:val="00887AD2"/>
     <w:rsid w:val="00936F45"/>
     <w:rsid w:val="00A56671"/>
     <w:rsid w:val="00A646BA"/>
+    <w:rsid w:val="00AC58B2"/>
     <w:rsid w:val="00D31AFF"/>
     <w:rsid w:val="00E12356"/>
     <w:rsid w:val="00EE403C"/>
     <w:rsid w:val="00FE567B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3301,67 +3379,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b717d55d8165f0e4797edce14a6894" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072343D018995924AA519A2847E1AF797" ma:contentTypeVersion="21" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e1ff059cc8483954670ad01167d51cfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee1f67ce-da88-4dfb-a650-0f0da831f464" xmlns:ns3="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21cae6e3559a13c832493633df474dd9" ns2:_="" ns3:_="">
     <xsd:import namespace="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
     <xsd:import namespace="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3564,135 +3636,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee1f67ce-da88-4dfb-a650-0f0da831f464">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58962AE5-DB03-477F-8681-090451A5DB23}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E4F500-B497-42B1-B0ED-07528E4AEE96}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B857BCF7-3C33-42FF-ACC9-0A37CA8FC6B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCB97847-B48D-4E1B-8B3E-9232AF9D6DAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c0983f89-a1cb-4442-b4b9-3c8b9e162bd0"/>
     <ds:schemaRef ds:uri="ee1f67ce-da88-4dfb-a650-0f0da831f464"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>776</Words>
-  <Characters>4427</Characters>
+  <Characters>4428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autònoma de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5193</CharactersWithSpaces>
+  <CharactersWithSpaces>5194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luis Bradineras Lis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072343D018995924AA519A2847E1AF797</vt:lpwstr>
   </property>