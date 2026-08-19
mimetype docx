--- v0 (2025-10-18)
+++ v1 (2026-08-19)
@@ -440,51 +440,51 @@
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="007E3DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="0081504F" w:rsidRPr="00F86239">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Especialidad:  Biología de la Reproducción</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F3BF703" w14:textId="3262E98E" w:rsidR="00004F37" w:rsidRDefault="00004F37" w:rsidP="00004F37">
+                          <w:p w14:paraId="2F3BF703" w14:textId="49959226" w:rsidR="00004F37" w:rsidRDefault="00004F37" w:rsidP="00004F37">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005B6975">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>M</w:t>
                             </w:r>
                             <w:r w:rsidR="000959AA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Á</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005B6975">
@@ -617,51 +617,60 @@
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>A</w:t>
                             </w:r>
                             <w:r w:rsidR="000959AA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>N DE ESTUDIOS</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005B6975">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>1151</w:t>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006B7A26">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>653</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="27C882CC" w14:textId="1F8EE26E" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -801,51 +810,51 @@
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="007E3DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="0081504F" w:rsidRPr="00F86239">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Especialidad:  Biología de la Reproducción</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F3BF703" w14:textId="3262E98E" w:rsidR="00004F37" w:rsidRDefault="00004F37" w:rsidP="00004F37">
+                    <w:p w14:paraId="2F3BF703" w14:textId="49959226" w:rsidR="00004F37" w:rsidRDefault="00004F37" w:rsidP="00004F37">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005B6975">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>M</w:t>
                       </w:r>
                       <w:r w:rsidR="000959AA">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Á</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005B6975">
@@ -978,121 +987,138 @@
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>A</w:t>
                       </w:r>
                       <w:r w:rsidR="000959AA">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>N DE ESTUDIOS</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005B6975">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>1151</w:t>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006B7A26">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>653</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="27C882CC" w14:textId="1F8EE26E" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="508F2F51" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2017051A" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E2B85A5" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56B2E48E" w14:textId="569309E7" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
+    <w:p w14:paraId="56B2E48E" w14:textId="569309E7" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="000959AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Señala </w:t>
       </w:r>
       <w:r w:rsidR="00A71490">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>con una “X” los módulos de los cuales te matricularás</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2025A738" w14:textId="77777777" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="00EB0B3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1889"/>
         <w:gridCol w:w="6156"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w14:paraId="4996983C" w14:textId="77777777" w:rsidTr="004C00B8">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
@@ -1670,1099 +1696,854 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BF91AD3" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w14:paraId="50069E5F" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w14:paraId="7CBC9E10" w14:textId="77777777" w:rsidTr="004C00B8">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="725C68C7" w14:textId="77DA9C17" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
+            <w:pPr>
+              <w:pStyle w:val="Llegenda"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21DF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05E1E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C98FF" w14:textId="10FC7FC0" w:rsidR="006B7A26" w:rsidRPr="003F2B2E" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
+            <w:pPr>
+              <w:pStyle w:val="Llegenda"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21DF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Metodolog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>í</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21DF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>la Investigación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF64E78" w14:textId="41BD95EF" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
+            <w:pPr>
+              <w:pStyle w:val="Llegenda"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21DF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="572D37A5" w14:textId="77777777" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
+            <w:pPr>
+              <w:pStyle w:val="Llegenda"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w14:paraId="50069E5F" w14:textId="77777777" w:rsidTr="004C00B8">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10313" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B48B9A5" w14:textId="70B23B09" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="1B48B9A5" w14:textId="70B23B09" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Obligatori</w:t>
             </w:r>
-            <w:r w:rsidR="00A71490">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> d</w:t>
             </w:r>
-            <w:r w:rsidR="00A71490">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Especiali</w:t>
             </w:r>
-            <w:r w:rsidR="00A71490">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00A71490">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71490" w:rsidRPr="00A21DF9" w14:paraId="1CEEC91E" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w14:paraId="1CEEC91E" w14:textId="77777777" w:rsidTr="004C00B8">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="28F67B87" w14:textId="22B3298C" w:rsidR="00A71490" w:rsidRPr="00A21DF9" w:rsidRDefault="00A71490" w:rsidP="00A71490">
+          <w:p w14:paraId="28F67B87" w14:textId="22B3298C" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Código</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="12EDBBCB" w14:textId="119E55F8" w:rsidR="00A71490" w:rsidRPr="00A21DF9" w:rsidRDefault="00A71490" w:rsidP="00A71490">
+          <w:p w14:paraId="12EDBBCB" w14:textId="119E55F8" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Módulo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="454A14BE" w14:textId="0864B59C" w:rsidR="00A71490" w:rsidRPr="00A21DF9" w:rsidRDefault="00A71490" w:rsidP="00A71490">
+          <w:p w14:paraId="454A14BE" w14:textId="0864B59C" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Créditos ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="460A8721" w14:textId="5034A050" w:rsidR="00A71490" w:rsidRPr="00A21DF9" w:rsidRDefault="00A71490" w:rsidP="00A71490">
+          <w:p w14:paraId="460A8721" w14:textId="5034A050" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w14:paraId="233D9344" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w14:paraId="233D9344" w14:textId="77777777" w:rsidTr="004C00B8">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA64C5B" w14:textId="385A062F" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="0FA64C5B" w14:textId="385A062F" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4294</w:t>
             </w:r>
-            <w:r w:rsidR="00A22729">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79CC0B55" w14:textId="7F0E851D" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="008B21D7" w:rsidP="004C00B8">
+          <w:p w14:paraId="79CC0B55" w14:textId="7F0E851D" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B21D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Desarrollo, Totipotencia y Diferenciación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23DBB8A3" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="23DBB8A3" w14:textId="77777777" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F470953" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="3F470953" w14:textId="77777777" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w14:paraId="7FC4C3D1" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w14:paraId="7FC4C3D1" w14:textId="77777777" w:rsidTr="004C00B8">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C475094" w14:textId="00D77F90" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="0C475094" w14:textId="00D77F90" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4294</w:t>
             </w:r>
-            <w:r w:rsidR="00F16062">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26EAEC13" w14:textId="1BB07341" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00161F15" w:rsidP="004C00B8">
+          <w:p w14:paraId="26EAEC13" w14:textId="1BB07341" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161F15">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Laboratorio Integrado de Biología de la Reproducción</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6F521F" w14:textId="29FD9167" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00E0430F" w:rsidP="004C00B8">
+          <w:p w14:paraId="1D6F521F" w14:textId="29FD9167" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52AE3219" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="52AE3219" w14:textId="77777777" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w14:paraId="49057C35" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w14:paraId="49057C35" w14:textId="77777777" w:rsidTr="004C00B8">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4361C2" w14:textId="03B9101C" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="2B4361C2" w14:textId="03B9101C" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21DF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>429</w:t>
             </w:r>
-            <w:r w:rsidR="004D3687">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="530A098C" w14:textId="3BCC4830" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00E0430F" w:rsidP="004C00B8">
+          <w:p w14:paraId="530A098C" w14:textId="3BCC4830" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0430F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Tecnología Asociada a la Reproducción</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="431D10EF" w14:textId="3C7558DD" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EE75C7" w:rsidP="004C00B8">
+          <w:p w14:paraId="431D10EF" w14:textId="3C7558DD" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1F68D4" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
-[...432 lines deleted...]
-          <w:p w14:paraId="295CC188" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="4D1F68D4" w14:textId="77777777" w:rsidR="006B7A26" w:rsidRPr="00A21DF9" w:rsidRDefault="006B7A26" w:rsidP="006B7A26">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71F3F62D" w14:textId="1259CC71" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="0087346A" w:rsidP="0087346A">
+    <w:p w14:paraId="5E98B563" w14:textId="77777777" w:rsidR="006B7A26" w:rsidRDefault="006B7A26" w:rsidP="0087346A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F3F62D" w14:textId="02ED245D" w:rsidR="00EB0B3D" w:rsidRDefault="0087346A" w:rsidP="0087346A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier módulo optativo del plan de estudios puede ser susceptible de ser desprogramado en función del </w:t>
       </w:r>
       <w:r w:rsidR="00536288">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">número </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>de estudiantes matriculados.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="714481B7" w14:textId="77777777" w:rsidR="00A9661F" w:rsidRPr="00A21DF9" w:rsidRDefault="00A9661F" w:rsidP="0087346A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="373823E5" w14:textId="758C3962" w:rsidR="00EB0B3D" w:rsidRPr="00A21DF9" w:rsidRDefault="0081504F" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21DF9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30C7B4C5" wp14:editId="00775928">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>237490</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -3316,51 +3097,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:21pt;height:11pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:21pt;height:10.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18CB6585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA762C"/>
     <w:lvl w:ilvl="0" w:tplc="FEE2D97C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8743D1C" w:tentative="1">
@@ -4066,221 +3847,223 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="745686564">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1086734242">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1913661255">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1682928271">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1929650302">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485988"/>
     <w:rsid w:val="00004F37"/>
     <w:rsid w:val="000342B4"/>
     <w:rsid w:val="00036AF4"/>
     <w:rsid w:val="0004785D"/>
     <w:rsid w:val="00077106"/>
     <w:rsid w:val="0008720C"/>
     <w:rsid w:val="000945DA"/>
     <w:rsid w:val="000959AA"/>
     <w:rsid w:val="000E067C"/>
     <w:rsid w:val="00124573"/>
     <w:rsid w:val="001254CF"/>
     <w:rsid w:val="00143AAB"/>
     <w:rsid w:val="00147FEC"/>
     <w:rsid w:val="00161F15"/>
     <w:rsid w:val="001B2C19"/>
     <w:rsid w:val="00214CA0"/>
     <w:rsid w:val="002265A6"/>
     <w:rsid w:val="00227191"/>
     <w:rsid w:val="002353C8"/>
     <w:rsid w:val="00241999"/>
     <w:rsid w:val="00243E61"/>
     <w:rsid w:val="00247FE6"/>
-    <w:rsid w:val="00253B4F"/>
     <w:rsid w:val="00265E96"/>
     <w:rsid w:val="00266519"/>
     <w:rsid w:val="0028021E"/>
     <w:rsid w:val="002807C0"/>
     <w:rsid w:val="002A17DB"/>
     <w:rsid w:val="002B7209"/>
     <w:rsid w:val="002E197E"/>
     <w:rsid w:val="002F24DA"/>
     <w:rsid w:val="002F3FFE"/>
     <w:rsid w:val="00303441"/>
-    <w:rsid w:val="00337E70"/>
     <w:rsid w:val="003409D0"/>
     <w:rsid w:val="00352257"/>
     <w:rsid w:val="003752D6"/>
     <w:rsid w:val="00393BBB"/>
     <w:rsid w:val="003977DA"/>
     <w:rsid w:val="003B5772"/>
     <w:rsid w:val="003F2B2E"/>
     <w:rsid w:val="00410159"/>
     <w:rsid w:val="004414A9"/>
     <w:rsid w:val="004646DC"/>
     <w:rsid w:val="00485988"/>
     <w:rsid w:val="004926E6"/>
-    <w:rsid w:val="00495F0D"/>
     <w:rsid w:val="004A3525"/>
     <w:rsid w:val="004A48D8"/>
     <w:rsid w:val="004C385D"/>
     <w:rsid w:val="004D3687"/>
     <w:rsid w:val="005149A5"/>
     <w:rsid w:val="0051601C"/>
     <w:rsid w:val="00530E31"/>
     <w:rsid w:val="00536288"/>
     <w:rsid w:val="00565946"/>
     <w:rsid w:val="00587E3F"/>
     <w:rsid w:val="005B30AF"/>
     <w:rsid w:val="005B6975"/>
     <w:rsid w:val="005D6C31"/>
     <w:rsid w:val="00640F05"/>
     <w:rsid w:val="0065273C"/>
     <w:rsid w:val="00685A70"/>
     <w:rsid w:val="00691419"/>
     <w:rsid w:val="0069302B"/>
     <w:rsid w:val="00695B41"/>
+    <w:rsid w:val="006B7A26"/>
     <w:rsid w:val="006D6E72"/>
     <w:rsid w:val="006E6273"/>
     <w:rsid w:val="0073439E"/>
     <w:rsid w:val="007E3DD3"/>
     <w:rsid w:val="007F08EF"/>
     <w:rsid w:val="0081504F"/>
     <w:rsid w:val="00831B34"/>
     <w:rsid w:val="00835603"/>
     <w:rsid w:val="0087346A"/>
     <w:rsid w:val="00880756"/>
     <w:rsid w:val="00896FF9"/>
     <w:rsid w:val="008B21D7"/>
     <w:rsid w:val="008B7DA5"/>
     <w:rsid w:val="008C074B"/>
     <w:rsid w:val="008F7DC4"/>
     <w:rsid w:val="009032AE"/>
     <w:rsid w:val="00961EDF"/>
     <w:rsid w:val="00993DC2"/>
     <w:rsid w:val="009A7582"/>
     <w:rsid w:val="009C500E"/>
     <w:rsid w:val="009D2434"/>
     <w:rsid w:val="009E77E3"/>
     <w:rsid w:val="00A02E93"/>
     <w:rsid w:val="00A21DF9"/>
     <w:rsid w:val="00A22729"/>
     <w:rsid w:val="00A2775A"/>
     <w:rsid w:val="00A71490"/>
+    <w:rsid w:val="00A9661F"/>
     <w:rsid w:val="00AB394D"/>
     <w:rsid w:val="00B03ED2"/>
     <w:rsid w:val="00B06F93"/>
     <w:rsid w:val="00B1379B"/>
     <w:rsid w:val="00B14D7E"/>
     <w:rsid w:val="00B1741A"/>
     <w:rsid w:val="00B247B7"/>
     <w:rsid w:val="00B51A8E"/>
     <w:rsid w:val="00B80673"/>
     <w:rsid w:val="00B9108C"/>
     <w:rsid w:val="00BE3170"/>
     <w:rsid w:val="00C01CF7"/>
     <w:rsid w:val="00C12C05"/>
     <w:rsid w:val="00C47E6A"/>
     <w:rsid w:val="00C55196"/>
     <w:rsid w:val="00C86EA5"/>
     <w:rsid w:val="00CB54CE"/>
     <w:rsid w:val="00CC1567"/>
+    <w:rsid w:val="00D05E1E"/>
     <w:rsid w:val="00D245A7"/>
     <w:rsid w:val="00D47EB3"/>
     <w:rsid w:val="00D70D27"/>
     <w:rsid w:val="00D817DC"/>
     <w:rsid w:val="00D81943"/>
     <w:rsid w:val="00D9410C"/>
     <w:rsid w:val="00DB54C2"/>
     <w:rsid w:val="00DC6E12"/>
     <w:rsid w:val="00DE56EB"/>
     <w:rsid w:val="00E0430F"/>
+    <w:rsid w:val="00E94B08"/>
     <w:rsid w:val="00EA17C8"/>
     <w:rsid w:val="00EB0B3D"/>
     <w:rsid w:val="00EB6483"/>
     <w:rsid w:val="00EE75C7"/>
     <w:rsid w:val="00F00B15"/>
     <w:rsid w:val="00F16062"/>
     <w:rsid w:val="00F27DEC"/>
     <w:rsid w:val="00F85305"/>
     <w:rsid w:val="00F86239"/>
     <w:rsid w:val="00F95890"/>
     <w:rsid w:val="00FA0E19"/>
     <w:rsid w:val="00FD3B35"/>
     <w:rsid w:val="00FE3EEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E9684AB"/>
   <w15:docId w15:val="{F45A21AD-9732-46F5-ABCD-E7D1241613BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -5271,52 +5054,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010062AEFB688DC51F409F5A6EC21EE2B2E4" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="624a1e4dd84bff1fdd116fd5bbc2aa29">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4324c5d-3360-4aba-b64a-68fa33097a2b" xmlns:ns3="465e47be-2e80-431a-89e7-26a5b2fe6f69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d398f7cc119eb26d66ac4d8867e2b3d6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010062AEFB688DC51F409F5A6EC21EE2B2E4" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="a20b536113ed720dd2c273c584ac56a5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4324c5d-3360-4aba-b64a-68fa33097a2b" xmlns:ns3="465e47be-2e80-431a-89e7-26a5b2fe6f69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2856a6324339dc1479ffd50593b88723" ns2:_="" ns3:_="">
     <xsd:import namespace="c4324c5d-3360-4aba-b64a-68fa33097a2b"/>
     <xsd:import namespace="465e47be-2e80-431a-89e7-26a5b2fe6f69"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5546,124 +5329,109 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c4324c5d-3360-4aba-b64a-68fa33097a2b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="465e47be-2e80-431a-89e7-26a5b2fe6f69" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88426ADF-FF25-4C59-9DEA-B45016787CA3}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E45FCE8-AD6B-4B65-BA6C-9C30416D2A95}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03BBDF01-6990-4065-8748-8E50FE5554F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c4324c5d-3360-4aba-b64a-68fa33097a2b"/>
     <ds:schemaRef ds:uri="465e47be-2e80-431a-89e7-26a5b2fe6f69"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{667205A3-6490-4174-AF93-42FF6D6B382F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>145</Words>
-  <Characters>892</Characters>
+  <Words>134</Words>
+  <Characters>768</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autonoma de BCN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1035</CharactersWithSpaces>
+  <CharactersWithSpaces>901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Area d´Alumnes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010062AEFB688DC51F409F5A6EC21EE2B2E4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>