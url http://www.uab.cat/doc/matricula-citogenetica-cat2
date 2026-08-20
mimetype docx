--- v0 (2025-10-18)
+++ v1 (2026-08-20)
@@ -4,89 +4,89 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18F57E1E" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="001A7101">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3974"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="4386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A7101" w14:paraId="34A48C9C" w14:textId="77777777" w:rsidTr="00F05D39">
+      <w:tr w:rsidR="001A7101" w14:paraId="34A48C9C" w14:textId="77777777" w:rsidTr="0052295E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF406D6" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="00F05D39">
+          <w:p w14:paraId="1CF406D6" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="0052295E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68DB87DF" wp14:editId="48F86607">
                   <wp:extent cx="1174750" cy="704850"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="10" name="Imagen 10" descr="Imatge que conté Font, logotip, Gràfics, verd&#10;&#10;Descripció generada automàticament"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
@@ -124,67 +124,67 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58B71396" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="00F05D39">
+          <w:p w14:paraId="58B71396" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="0052295E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02774527" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="00F05D39">
+          <w:p w14:paraId="02774527" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="0052295E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C6F0995" wp14:editId="4ACFA0AD">
                   <wp:extent cx="2639695" cy="621665"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="6985"/>
                   <wp:docPr id="24" name="Imagen 24" descr="Icono&#10;&#10;Descripción generada automáticamente"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
@@ -209,75 +209,81 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2639695" cy="621665"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27B3134B" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="001A7101"/>
-    <w:p w14:paraId="1BF7EDD4" w14:textId="77777777" w:rsidR="001A7101" w:rsidRDefault="001A7101" w:rsidP="001A7101">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttol4"/>
+    <w:p w14:paraId="1BF7EDD4" w14:textId="77777777" w:rsidR="001A7101" w:rsidRPr="000D5825" w:rsidRDefault="001A7101" w:rsidP="001A7101">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5825">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>FORMULARI PROVISIONAL DE MATRÍCULA DE MÀSTER OFICIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69327A6A" w14:textId="175BD2AB" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="093ED89F" wp14:editId="461FAD93">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="093ED89F" wp14:editId="461FAD93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>129540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>177165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6852285" cy="669925"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Quadre de text 19"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6852285" cy="669925"/>
                         </a:xfrm>
@@ -342,194 +348,173 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="006D29DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="006D29DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...18 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Especialitat </w:t>
                             </w:r>
                             <w:r w:rsidR="006D29DF" w:rsidRPr="00244688">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Citogenètica</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F3BF703" w14:textId="2D2F00E2" w:rsidR="00004F37" w:rsidRDefault="00004F37" w:rsidP="00004F37">
+                          <w:p w14:paraId="2F3BF703" w14:textId="16A0B3E9" w:rsidR="00004F37" w:rsidRDefault="00004F37" w:rsidP="00004F37">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005B6975">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>MÀSTER en CITOGENÈTICA I BIOL</w:t>
                             </w:r>
                             <w:r w:rsidR="00244688">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>OGIA DE LA</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005B6975">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> REPRODUCCIÓ </w:t>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve">-  </w:t>
+                              <w:t xml:space="preserve"> REPRODUCCIÓ -  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005B6975">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">PLA D’ESTUDIS: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005B6975">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>1151</w:t>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000D5825">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>653</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="27C882CC" w14:textId="1F8EE26E" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="093ED89F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Quadre de text 19" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:10.2pt;margin-top:13.95pt;width:539.55pt;height:52.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFXSrTJgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbWr1rFV607HjkNI&#10;x4t08APSNG0j0jgk2drj1+OkvW2AxAfEJkV27Dy2H9vd3Yy9IidhnQRd0uUipURoDrXUbUm/frl/&#10;taHEeaZrpkCLkj4JR2/2L1/sBlOIDDpQtbAEQbQrBlPSzntTJInjneiZW4ARGo0N2J55VG2b1JYN&#10;iN6rJEvTdTKArY0FLpzD27vJSPcRv2kE95+axglPVEkxNx9PG88qnMl+x4rWMtNJPqfB/iGLnkmN&#10;Qc9Qd8wzcrTyD6hecgsOGr/g0CfQNJKLWANWs0x/q+axY0bEWpAcZ840uf8Hyz+eHs1nS/z4BkZs&#10;YCzCmQfg3xzRcOiYbsWttTB0gtUYeBkoSwbjivlpoNoVLoBUwweoscns6CECjY3tAytYJ0F0bMDT&#10;mXQxesLxcr3Js2yTU8LRtl5vt1keQ7Di+bWxzr8T0JMglNRiUyM6Oz04H7JhxbNLCOZAyfpeKhUV&#10;21YHZcmJ4QAc0vCf3irTsek2T/E3h3STe8T8BUdpMpR0m2Nyf48RwC5w16n00uOoK9mXdHN2YkXg&#10;9a2u4yB6JtUkY01Kz0QHbieW/ViN6BgIr6B+QsotTCONK4hCB/YHJQOOc0nd9yOzghL1XmPbtsvV&#10;Ksx/VFb56wwVe22pri1Mc4QqqadkEg9+2pmjsbLtMNI0KBpusdWNjF24ZDXnjSMbiZzXK+zEtR69&#10;Lh+B/U8AAAD//wMAUEsDBBQABgAIAAAAIQCj0/7m3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9PT8MwDMXvSHyHyEhc0JbQjT8tTSdA4sgQG4dxS1vTViRO1aRd+fZ4JzjZ1nt+/jnfzM6KCYfQ&#10;edJwvVQgkCpfd9Ro+Ni/LO5BhGioNtYTavjBAJvi/Cw3We2P9I7TLjaCQyhkRkMbY59JGaoWnQlL&#10;3yOx9uUHZyKPQyPrwRw53FmZKHUrnemIL7Smx+cWq+/d6BjjKhxsksYOy377dnh6HSf7udX68mJ+&#10;fAARcY5/Zjjh8w4UzFT6keogrIZErdnJ9S4FcdJVmt6AKLlbrdYgi1z+f6H4BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAVdKtMmAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKPT/ubfAAAACgEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" fillcolor="silver">
+              <v:shape id="Quadre de text 19" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:10.2pt;margin-top:13.95pt;width:539.55pt;height:52.75pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFXSrTJgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P0zAM/o7Ef4jynbWr1rFV607HjkNI&#10;x4t08APSNG0j0jgk2drj1+OkvW2AxAfEJkV27Dy2H9vd3Yy9IidhnQRd0uUipURoDrXUbUm/frl/&#10;taHEeaZrpkCLkj4JR2/2L1/sBlOIDDpQtbAEQbQrBlPSzntTJInjneiZW4ARGo0N2J55VG2b1JYN&#10;iN6rJEvTdTKArY0FLpzD27vJSPcRv2kE95+axglPVEkxNx9PG88qnMl+x4rWMtNJPqfB/iGLnkmN&#10;Qc9Qd8wzcrTyD6hecgsOGr/g0CfQNJKLWANWs0x/q+axY0bEWpAcZ840uf8Hyz+eHs1nS/z4BkZs&#10;YCzCmQfg3xzRcOiYbsWttTB0gtUYeBkoSwbjivlpoNoVLoBUwweoscns6CECjY3tAytYJ0F0bMDT&#10;mXQxesLxcr3Js2yTU8LRtl5vt1keQ7Di+bWxzr8T0JMglNRiUyM6Oz04H7JhxbNLCOZAyfpeKhUV&#10;21YHZcmJ4QAc0vCf3irTsek2T/E3h3STe8T8BUdpMpR0m2Nyf48RwC5w16n00uOoK9mXdHN2YkXg&#10;9a2u4yB6JtUkY01Kz0QHbieW/ViN6BgIr6B+QsotTCONK4hCB/YHJQOOc0nd9yOzghL1XmPbtsvV&#10;Ksx/VFb56wwVe22pri1Mc4QqqadkEg9+2pmjsbLtMNI0KBpusdWNjF24ZDXnjSMbiZzXK+zEtR69&#10;Lh+B/U8AAAD//wMAUEsDBBQABgAIAAAAIQCj0/7m3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9PT8MwDMXvSHyHyEhc0JbQjT8tTSdA4sgQG4dxS1vTViRO1aRd+fZ4JzjZ1nt+/jnfzM6KCYfQ&#10;edJwvVQgkCpfd9Ro+Ni/LO5BhGioNtYTavjBAJvi/Cw3We2P9I7TLjaCQyhkRkMbY59JGaoWnQlL&#10;3yOx9uUHZyKPQyPrwRw53FmZKHUrnemIL7Smx+cWq+/d6BjjKhxsksYOy377dnh6HSf7udX68mJ+&#10;fAARcY5/Zjjh8w4UzFT6keogrIZErdnJ9S4FcdJVmt6AKLlbrdYgi1z+f6H4BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAVdKtMmAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKPT/ubfAAAACgEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" fillcolor="silver">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="479160D0" w14:textId="0851EDD5" w:rsidR="00004F37" w:rsidRPr="00244688" w:rsidRDefault="00004F37" w:rsidP="00004F37">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005B6975">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>FACULTAT DE BIOCIÈNCIES</w:t>
                       </w:r>
                       <w:r w:rsidR="006D29DF">
                         <w:rPr>
@@ -553,160 +538,139 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="006D29DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="006D29DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
-                      </w:r>
-[...18 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">Especialitat </w:t>
                       </w:r>
                       <w:r w:rsidR="006D29DF" w:rsidRPr="00244688">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Citogenètica</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F3BF703" w14:textId="2D2F00E2" w:rsidR="00004F37" w:rsidRDefault="00004F37" w:rsidP="00004F37">
+                    <w:p w14:paraId="2F3BF703" w14:textId="16A0B3E9" w:rsidR="00004F37" w:rsidRDefault="00004F37" w:rsidP="00004F37">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005B6975">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>MÀSTER en CITOGENÈTICA I BIOL</w:t>
                       </w:r>
                       <w:r w:rsidR="00244688">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>OGIA DE LA</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005B6975">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> REPRODUCCIÓ </w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve">-  </w:t>
+                        <w:t xml:space="preserve"> REPRODUCCIÓ -  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005B6975">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">PLA D’ESTUDIS: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005B6975">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>1151</w:t>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000D5825">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>653</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="27C882CC" w14:textId="1F8EE26E" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="508F2F51" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -714,1712 +678,1460 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E2B85A5" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56B2E48E" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">        Assenyaleu amb una “X”, les assignatures de les quals us matriculeu</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1C50F905" w14:textId="77777777" w:rsidR="007C49F7" w:rsidRDefault="007C49F7" w:rsidP="00EB0B3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1889"/>
         <w:gridCol w:w="6156"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="4996983C" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="4996983C" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10313" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="27F6FEB8" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="27F6FEB8" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6975">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>OBLIGATORI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="3607A332" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="3607A332" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="315B02E6" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="315B02E6" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6975">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Codi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8B07E0" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="0B8B07E0" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6975">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mòdul </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB9D970" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="6FB9D970" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6975">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Crèdits ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="47D79F50" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="47D79F50" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6975">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="4AF57C42" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="4AF57C42" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0C748D" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="5E0C748D" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE038B1" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="1EE038B1" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anàlisi i Presentació de Dades Científiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AEB8E42" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="1AEB8E42" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59BD370B" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="59BD370B" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="3BE1AC37" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="3BE1AC37" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46ACD2F5" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="46ACD2F5" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42947</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F25D8D1" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="6F25D8D1" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Casos Exemple en Citogenètica i Biologia de la Reproducció</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19FBC5A3" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="19FBC5A3" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD9AD7E" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="6AD9AD7E" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="7921D89E" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="7921D89E" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B98941E" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="5B98941E" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07773073" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="07773073" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nous Avenços en Citogenètica i Biologia de la Reproducció</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="028A4E53" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="028A4E53" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEB6F84" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="0EEB6F84" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="7E86FA99" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="7E86FA99" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2280290D" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="2280290D" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42948</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B390BF" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="29B390BF" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Treball de Fi de Màster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68C4ABA0" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="68C4ABA0" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF91AD3" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="5BF91AD3" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="0052295E">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="50069E5F" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="008520A1" w:rsidRPr="005B6975" w14:paraId="16557A05" w14:textId="77777777" w:rsidTr="0052295E">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA344C7" w14:textId="0E8971C8" w:rsidR="008520A1" w:rsidRPr="002703AD" w:rsidRDefault="008520A1" w:rsidP="008520A1">
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2482D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B925964" w14:textId="49DEC246" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2482D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Metodologia de Recerca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087C15AB" w14:textId="01CFCF40" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2482D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B57E769" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="005B6975" w:rsidRDefault="008520A1" w:rsidP="008520A1">
+            <w:pPr>
+              <w:pStyle w:val="Caption"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008520A1" w:rsidRPr="005B6975" w14:paraId="50069E5F" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10313" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B48B9A5" w14:textId="1C9B3C0B" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="1B48B9A5" w14:textId="1C9B3C0B" w:rsidR="008520A1" w:rsidRPr="002703AD" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Obligatori d’Especialitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="1CEEC91E" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="008520A1" w:rsidRPr="005B6975" w14:paraId="1CEEC91E" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="28F67B87" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="28F67B87" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="002703AD" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Codi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="12EDBBCB" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="12EDBBCB" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="005B6975" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6975">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mòdul </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="454A14BE" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="454A14BE" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="005B6975" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6975">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Crèdits ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="460A8721" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="460A8721" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="005B6975" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6975">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="233D9344" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="008520A1" w:rsidRPr="005B6975" w14:paraId="233D9344" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA64C5B" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="0FA64C5B" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="002703AD" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79CC0B55" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="79CC0B55" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Càncer i Radiobiologia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23DBB8A3" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="23DBB8A3" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F470953" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="3F470953" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="005B6975" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="7FC4C3D1" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="008520A1" w:rsidRPr="005B6975" w14:paraId="7FC4C3D1" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C475094" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="0C475094" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="002703AD" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26EAEC13" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="26EAEC13" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Citogenètica Clínica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6F521F" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="1D6F521F" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52AE3219" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="52AE3219" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="005B6975" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="79757CD8" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="008520A1" w:rsidRPr="005B6975" w14:paraId="79757CD8" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9927DB" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="3A9927DB" w14:textId="22275EE3" w:rsidR="008520A1" w:rsidRPr="002703AD" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>42945</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6481">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5796</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="209ACB03" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="209ACB03" w14:textId="6DF07ECA" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Genòmica Comparativa</w:t>
+              <w:t>Genòmica Compar</w:t>
+            </w:r>
+            <w:r w:rsidR="005707FF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6AEC62" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="6D6AEC62" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39FB5194" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="39FB5194" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="005B6975" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w14:paraId="49057C35" w14:textId="77777777" w:rsidTr="004C00B8">
+      <w:tr w:rsidR="008520A1" w:rsidRPr="005B6975" w14:paraId="49057C35" w14:textId="77777777" w:rsidTr="0052295E">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4361C2" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="002703AD" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="2B4361C2" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="002703AD" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002703AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="530A098C" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="530A098C" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laboratori integrat de Citogenètica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="431D10EF" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="00C2482D" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="431D10EF" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="00C2482D" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2482D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1F68D4" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005B6975" w:rsidRDefault="00EB0B3D" w:rsidP="004C00B8">
+          <w:p w14:paraId="4D1F68D4" w14:textId="77777777" w:rsidR="008520A1" w:rsidRPr="005B6975" w:rsidRDefault="008520A1" w:rsidP="008520A1">
             <w:pPr>
-              <w:pStyle w:val="Llegenda"/>
-[...406 lines deleted...]
-              <w:pStyle w:val="Llegenda"/>
+              <w:pStyle w:val="Caption"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71F3F62D" w14:textId="69799FC5" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
+    <w:p w14:paraId="1CEE8CF5" w14:textId="77777777" w:rsidR="007C49F7" w:rsidRDefault="007C49F7" w:rsidP="00EB0B3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F3F62D" w14:textId="1B01538A" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Qualsevol assignatura optativa del pla d’estudis pot ser susceptible de ser </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> en funció del</w:t>
+        <w:t xml:space="preserve">       Qualsevol assignatura optativa del pla d’estudis pot ser susceptible de ser desprogramada en funció del</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373823E5" w14:textId="3EF544B7" w:rsidR="00EB0B3D" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nombre d’estudiants matriculats</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="39F96576" w14:textId="77777777" w:rsidR="007C49F7" w:rsidRDefault="007C49F7" w:rsidP="00EB0B3D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="68E24831" w14:textId="623EDC4C" w:rsidR="00C2482D" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30C7B4C5" wp14:editId="6868C7A6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30C7B4C5" wp14:editId="6868C7A6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>205740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>151130</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2565400" cy="958850"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Quadre de text 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2565400" cy="958850"/>
                         </a:xfrm>
@@ -2454,363 +2166,287 @@
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>Signatura del tutor Màster</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="30C7B4C5" id="Quadre de text 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.2pt;margin-top:11.9pt;width:202pt;height:75.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVmXwWFwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mrdnRR02l0FCGN&#10;gTT4AY7jJBaOz5zdJuXXc3a6rhrwgvCD5fPZ39199936ZugMOyj0GmzBZ5MpZ8pKqLRtCv7t6+7N&#10;ijMfhK2EAasKflSe32xev1r3LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsOWvATgQysckqFD2h&#10;dyabT6dXWQ9YOQSpvKfbu9HJNwm/rpUMn+vaq8BMwSm3kHZMexn3bLMWeYPCtVqe0hD/kEUntKWg&#10;Z6g7EQTbo/4NqtMSwUMdJhK6DOpaS5VqoGpm0xfVPLbCqVQLkePdmSb//2Dlw+HRfUEWhncwUANT&#10;Ed7dg/zumYVtK2yjbhGhb5WoKPAsUpb1zuenr5Fqn/sIUvafoKImi32ABDTU2EVWqE5G6NSA45l0&#10;NQQm6XK+vFoupuSS5LterlbL1JVM5E+/HfrwQUHH4qHgSE1N6OJw70PMRuRPT2IwD0ZXO21MMrAp&#10;twbZQZAAdmmlAl48M5b1Mfp8ORLwV4hpWn+C6HQgJRvdFXx1fiTySNt7WyWdBaHNeKaUjT3xGKkb&#10;SQxDOTBdnUiOtJZQHYlYhFG4NGh0aAF/ctaTaAvuf+wFKs7MR0vNuZ4tFlHlyVgs387JwEtPeekR&#10;VhJUwQNn43EbxsnYO9RNS5FGOVi4pYbWOnH9nNUpfRJmasFpiKLyL+306nnUN78AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCGWFjl3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8&#10;GLcIhEWkbIyJRm+6Gr126SwQ6RTbLov/3vGkx3nvy5v36s1iRzGjD4MjBVerBARS68xAnYK31/vL&#10;EkSImoweHaGCbwywaU5Pal0Zd6QXnLexExxCodIK+hinSsrQ9mh1WLkJib2981ZHPn0njddHDrej&#10;TJOkkFYPxB96PeFdj+3n9mAVlPnj/BGesuf3ttiP1/FiPT98eaXOz5bbGxARl/gHw299rg4Nd9q5&#10;A5kgRgVZmjOpIM14Aft5VrCwY3CdlyCbWv5f0PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAVZl8FhcCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAhlhY5d4AAAAJAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+              <v:shape w14:anchorId="30C7B4C5" id="Quadre de text 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.2pt;margin-top:11.9pt;width:202pt;height:75.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVmXwWFwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mrdnRR02l0FCGN&#10;gTT4AY7jJBaOz5zdJuXXc3a6rhrwgvCD5fPZ39199936ZugMOyj0GmzBZ5MpZ8pKqLRtCv7t6+7N&#10;ijMfhK2EAasKflSe32xev1r3LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsOWvATgQysckqFD2h&#10;dyabT6dXWQ9YOQSpvKfbu9HJNwm/rpUMn+vaq8BMwSm3kHZMexn3bLMWeYPCtVqe0hD/kEUntKWg&#10;Z6g7EQTbo/4NqtMSwUMdJhK6DOpaS5VqoGpm0xfVPLbCqVQLkePdmSb//2Dlw+HRfUEWhncwUANT&#10;Ed7dg/zumYVtK2yjbhGhb5WoKPAsUpb1zuenr5Fqn/sIUvafoKImi32ABDTU2EVWqE5G6NSA45l0&#10;NQQm6XK+vFoupuSS5LterlbL1JVM5E+/HfrwQUHH4qHgSE1N6OJw70PMRuRPT2IwD0ZXO21MMrAp&#10;twbZQZAAdmmlAl48M5b1Mfp8ORLwV4hpWn+C6HQgJRvdFXx1fiTySNt7WyWdBaHNeKaUjT3xGKkb&#10;SQxDOTBdnUiOtJZQHYlYhFG4NGh0aAF/ctaTaAvuf+wFKs7MR0vNuZ4tFlHlyVgs387JwEtPeekR&#10;VhJUwQNn43EbxsnYO9RNS5FGOVi4pYbWOnH9nNUpfRJmasFpiKLyL+306nnUN78AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCGWFjl3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8&#10;GLcIhEWkbIyJRm+6Gr126SwQ6RTbLov/3vGkx3nvy5v36s1iRzGjD4MjBVerBARS68xAnYK31/vL&#10;EkSImoweHaGCbwywaU5Pal0Zd6QXnLexExxCodIK+hinSsrQ9mh1WLkJib2981ZHPn0njddHDrej&#10;TJOkkFYPxB96PeFdj+3n9mAVlPnj/BGesuf3ttiP1/FiPT98eaXOz5bbGxARl/gHw299rg4Nd9q5&#10;A5kgRgVZmjOpIM14Aft5VrCwY3CdlyCbWv5f0PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAVZl8FhcCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAhlhY5d4AAAAJAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="46E1DD75" w14:textId="77777777" w:rsidR="00EB0B3D" w:rsidRPr="005244B3" w:rsidRDefault="00EB0B3D" w:rsidP="00EB0B3D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005244B3">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>Signatura del tutor Màster</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C2482D" w:rsidRPr="00C570A9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B08EF0D" wp14:editId="109CEFCD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B08EF0D" wp14:editId="109CEFCD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3831590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>81280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3168650" cy="1073150"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Quadre de text 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3168650" cy="1073150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2C4463D7" w14:textId="17E24C0C" w:rsidR="00EB0B3D" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
+                          <w:p w14:paraId="2C4463D7" w14:textId="17E24C0C" w:rsidR="00EB0B3D" w:rsidRPr="000D5825" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r>
+                            <w:r w:rsidRPr="000D5825">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
-                              <w:t>Nom</w:t>
+                              <w:t xml:space="preserve">Nom i </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-                            <w:r>
+                            <w:r w:rsidR="00EB0B3D" w:rsidRPr="000D5825">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> i </w:t>
+                              <w:t>Signatura de l’alumne/a</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB0B3D" w:rsidRPr="005244B3">
+                            <w:r w:rsidRPr="000D5825">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES_tradnl"/>
-[...25 lines deleted...]
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1F36D9D8" w14:textId="77777777" w:rsidR="00610CFB" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
+                          <w:p w14:paraId="1F36D9D8" w14:textId="77777777" w:rsidR="00610CFB" w:rsidRPr="000D5825" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2EB43D7E" w14:textId="77777777" w:rsidR="00610CFB" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
+                          <w:p w14:paraId="2EB43D7E" w14:textId="77777777" w:rsidR="00610CFB" w:rsidRPr="000D5825" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="68FD6398" w14:textId="18661935" w:rsidR="00610CFB" w:rsidRPr="005244B3" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
+                          <w:p w14:paraId="68FD6398" w14:textId="18661935" w:rsidR="00610CFB" w:rsidRPr="000D5825" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="000D5825">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
-                              <w:t>DNI/</w:t>
+                              <w:t>DNI/Passaport</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4B08EF0D" id="Quadre de text 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:301.7pt;margin-top:6.4pt;width:249.5pt;height:84.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuHY6xGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSTZrxVlts01V&#10;aXuRtv0AjLGNihkKJHb69R2wN5veXqrygBhmODNz5rC5HTpFjsI6Cbqg2SylRGgOldRNQb983r9a&#10;U+I80xVToEVBT8LR2+3LF5ve5GIOLahKWIIg2uW9KWjrvcmTxPFWdMzNwAiNzhpsxzyatkkqy3pE&#10;71QyT9NV0oOtjAUunMPb+9FJtxG/rgX3H+vaCU9UQbE2H3cb9zLsyXbD8sYy00o+lcH+oYqOSY1J&#10;z1D3zDNysPI3qE5yCw5qP+PQJVDXkovYA3aTpb9089gyI2IvSI4zZ5rc/4PlH46P5pMlfngNAw4w&#10;NuHMA/CvjmjYtUw34s5a6FvBKkycBcqS3rh8ehqodrkLIGX/HiocMjt4iEBDbbvACvZJEB0HcDqT&#10;LgZPOF5eZav1aokujr4svb7K0Ag5WP703Fjn3wroSDgU1OJUIzw7Pjg/hj6FhGwOlKz2Uqlo2Kbc&#10;KUuODBWwj2tC/ylMadIX9GY5X44M/BUijetPEJ30KGUlu4Kuz0EsD7y90VUUmmdSjWfsTumJyMDd&#10;yKIfyoHIqqDzkCDwWkJ1QmYtjMrFn4aHFux3SnpUbUHdtwOzghL1TuN0brLFIsg8Govl9RwNe+kp&#10;Lz1Mc4QqqKdkPO78+DUOxsqmxUyjHjTc4URrGbl+rmoqH5UZpzX9oiD9SztGPf/17Q8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCCiboF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUhcELWTViGEOBVCAsGtFARXN94mEf4JtpuGt2d7gtvuzmj2m3o9W8MmDHHwTkK2EMDQtV4PrpPw&#10;/vZ4XQKLSTmtjHco4QcjrJvzs1pV2h/dK07b1DEKcbFSEvqUxorz2PZoVVz4ER1pex+sSrSGjuug&#10;jhRuDc+FKLhVg6MPvRrxocf2a3uwEsrV8/QZX5abj7bYm9t0dTM9fQcpLy/m+ztgCef0Z4YTPqFD&#10;Q0w7f3A6MiOhEMsVWUnIqcLJkImcLjuayqwE3tT8f4fmFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAC4djrEaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIKJugXfAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+              <v:shape w14:anchorId="4B08EF0D" id="Quadre de text 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:301.7pt;margin-top:6.4pt;width:249.5pt;height:84.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuHY6xGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSTZrxVlts01V&#10;aXuRtv0AjLGNihkKJHb69R2wN5veXqrygBhmODNz5rC5HTpFjsI6Cbqg2SylRGgOldRNQb983r9a&#10;U+I80xVToEVBT8LR2+3LF5ve5GIOLahKWIIg2uW9KWjrvcmTxPFWdMzNwAiNzhpsxzyatkkqy3pE&#10;71QyT9NV0oOtjAUunMPb+9FJtxG/rgX3H+vaCU9UQbE2H3cb9zLsyXbD8sYy00o+lcH+oYqOSY1J&#10;z1D3zDNysPI3qE5yCw5qP+PQJVDXkovYA3aTpb9089gyI2IvSI4zZ5rc/4PlH46P5pMlfngNAw4w&#10;NuHMA/CvjmjYtUw34s5a6FvBKkycBcqS3rh8ehqodrkLIGX/HiocMjt4iEBDbbvACvZJEB0HcDqT&#10;LgZPOF5eZav1aokujr4svb7K0Ag5WP703Fjn3wroSDgU1OJUIzw7Pjg/hj6FhGwOlKz2Uqlo2Kbc&#10;KUuODBWwj2tC/ylMadIX9GY5X44M/BUijetPEJ30KGUlu4Kuz0EsD7y90VUUmmdSjWfsTumJyMDd&#10;yKIfyoHIqqDzkCDwWkJ1QmYtjMrFn4aHFux3SnpUbUHdtwOzghL1TuN0brLFIsg8Govl9RwNe+kp&#10;Lz1Mc4QqqKdkPO78+DUOxsqmxUyjHjTc4URrGbl+rmoqH5UZpzX9oiD9SztGPf/17Q8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCCiboF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUhcELWTViGEOBVCAsGtFARXN94mEf4JtpuGt2d7gtvuzmj2m3o9W8MmDHHwTkK2EMDQtV4PrpPw&#10;/vZ4XQKLSTmtjHco4QcjrJvzs1pV2h/dK07b1DEKcbFSEvqUxorz2PZoVVz4ER1pex+sSrSGjuug&#10;jhRuDc+FKLhVg6MPvRrxocf2a3uwEsrV8/QZX5abj7bYm9t0dTM9fQcpLy/m+ztgCef0Z4YTPqFD&#10;Q0w7f3A6MiOhEMsVWUnIqcLJkImcLjuayqwE3tT8f4fmFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAC4djrEaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIKJugXfAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2C4463D7" w14:textId="17E24C0C" w:rsidR="00EB0B3D" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
+                    <w:p w14:paraId="2C4463D7" w14:textId="17E24C0C" w:rsidR="00EB0B3D" w:rsidRPr="000D5825" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-                      <w:r>
+                      <w:r w:rsidRPr="000D5825">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
-                        <w:t>Nom</w:t>
+                        <w:t xml:space="preserve">Nom i </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-                      <w:r>
+                      <w:r w:rsidR="00EB0B3D" w:rsidRPr="000D5825">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> i </w:t>
+                        <w:t>Signatura de l’alumne/a</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB0B3D" w:rsidRPr="005244B3">
+                      <w:r w:rsidRPr="000D5825">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
-[...25 lines deleted...]
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1F36D9D8" w14:textId="77777777" w:rsidR="00610CFB" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
+                    <w:p w14:paraId="1F36D9D8" w14:textId="77777777" w:rsidR="00610CFB" w:rsidRPr="000D5825" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2EB43D7E" w14:textId="77777777" w:rsidR="00610CFB" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
+                    <w:p w14:paraId="2EB43D7E" w14:textId="77777777" w:rsidR="00610CFB" w:rsidRPr="000D5825" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="68FD6398" w14:textId="18661935" w:rsidR="00610CFB" w:rsidRPr="005244B3" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
+                    <w:p w14:paraId="68FD6398" w14:textId="18661935" w:rsidR="00610CFB" w:rsidRPr="000D5825" w:rsidRDefault="00610CFB" w:rsidP="00EB0B3D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="000D5825">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
-                        <w:t>DNI/</w:t>
+                        <w:t>DNI/Passaport</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1487C3B4" w14:textId="3D435BAD" w:rsidR="00C2482D" w:rsidRDefault="00C2482D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C92DF80" w14:textId="48EAEB45" w:rsidR="00C2482D" w:rsidRDefault="00C2482D" w:rsidP="00EB0B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
@@ -2888,104 +2524,104 @@
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:21pt;height:11pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:21pt;height:10.5pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18CB6585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA762C"/>
     <w:lvl w:ilvl="0" w:tplc="FEE2D97C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8743D1C" w:tentative="1">
@@ -3691,185 +3327,193 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="745686564">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1086734242">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1913661255">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1682928271">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1929650302">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485988"/>
     <w:rsid w:val="00004F37"/>
     <w:rsid w:val="000342B4"/>
     <w:rsid w:val="00036AF4"/>
+    <w:rsid w:val="00073BCF"/>
     <w:rsid w:val="00084BDB"/>
     <w:rsid w:val="0008720C"/>
     <w:rsid w:val="000945DA"/>
+    <w:rsid w:val="000D5825"/>
     <w:rsid w:val="000E067C"/>
     <w:rsid w:val="001254CF"/>
     <w:rsid w:val="00143AAB"/>
     <w:rsid w:val="00147FEC"/>
     <w:rsid w:val="001A7101"/>
     <w:rsid w:val="00214CA0"/>
     <w:rsid w:val="00227191"/>
     <w:rsid w:val="002353C8"/>
     <w:rsid w:val="00241999"/>
     <w:rsid w:val="00244688"/>
     <w:rsid w:val="00247FE6"/>
+    <w:rsid w:val="00257B8D"/>
     <w:rsid w:val="00265E96"/>
     <w:rsid w:val="00266519"/>
     <w:rsid w:val="002703AD"/>
     <w:rsid w:val="0028021E"/>
     <w:rsid w:val="002A17DB"/>
     <w:rsid w:val="002B7209"/>
     <w:rsid w:val="002E197E"/>
     <w:rsid w:val="002F24DA"/>
     <w:rsid w:val="002F3FFE"/>
     <w:rsid w:val="00303441"/>
     <w:rsid w:val="003752D6"/>
     <w:rsid w:val="00393BBB"/>
     <w:rsid w:val="003977DA"/>
     <w:rsid w:val="004414A9"/>
     <w:rsid w:val="004646DC"/>
     <w:rsid w:val="00485988"/>
     <w:rsid w:val="004926E6"/>
     <w:rsid w:val="004A3525"/>
     <w:rsid w:val="004C385D"/>
     <w:rsid w:val="005149A5"/>
     <w:rsid w:val="0051601C"/>
+    <w:rsid w:val="0052295E"/>
     <w:rsid w:val="00530E31"/>
     <w:rsid w:val="0055703C"/>
     <w:rsid w:val="00565946"/>
+    <w:rsid w:val="005707FF"/>
     <w:rsid w:val="005B30AF"/>
     <w:rsid w:val="005B6975"/>
-    <w:rsid w:val="005F42E9"/>
     <w:rsid w:val="00610CFB"/>
-    <w:rsid w:val="00634DE6"/>
     <w:rsid w:val="00640F05"/>
     <w:rsid w:val="00685A70"/>
     <w:rsid w:val="006D29DF"/>
     <w:rsid w:val="006D6E72"/>
     <w:rsid w:val="006E6273"/>
-    <w:rsid w:val="0072788C"/>
+    <w:rsid w:val="0072003B"/>
     <w:rsid w:val="0073439E"/>
+    <w:rsid w:val="007C49F7"/>
     <w:rsid w:val="007F08EF"/>
     <w:rsid w:val="00831B34"/>
+    <w:rsid w:val="008520A1"/>
     <w:rsid w:val="0087686F"/>
     <w:rsid w:val="00880756"/>
     <w:rsid w:val="008B7DA5"/>
     <w:rsid w:val="008C074B"/>
     <w:rsid w:val="008C288D"/>
     <w:rsid w:val="008F7DC4"/>
     <w:rsid w:val="009032AE"/>
     <w:rsid w:val="009A7582"/>
     <w:rsid w:val="009E77E3"/>
     <w:rsid w:val="00AE5DEC"/>
+    <w:rsid w:val="00AF6481"/>
     <w:rsid w:val="00B03ED2"/>
     <w:rsid w:val="00B06F93"/>
     <w:rsid w:val="00B1379B"/>
     <w:rsid w:val="00B247B7"/>
     <w:rsid w:val="00B80673"/>
     <w:rsid w:val="00BE3170"/>
     <w:rsid w:val="00C01CF7"/>
+    <w:rsid w:val="00C1791A"/>
     <w:rsid w:val="00C2482D"/>
     <w:rsid w:val="00C56DF8"/>
     <w:rsid w:val="00C86EA5"/>
+    <w:rsid w:val="00C93752"/>
     <w:rsid w:val="00CC1567"/>
     <w:rsid w:val="00D47EB3"/>
     <w:rsid w:val="00D70D27"/>
     <w:rsid w:val="00D817DC"/>
     <w:rsid w:val="00DE56EB"/>
     <w:rsid w:val="00EB0B3D"/>
     <w:rsid w:val="00EB6483"/>
     <w:rsid w:val="00F27DEC"/>
+    <w:rsid w:val="00F57DF9"/>
     <w:rsid w:val="00F85305"/>
     <w:rsid w:val="00F95890"/>
     <w:rsid w:val="00FD3B35"/>
     <w:rsid w:val="00FE3EEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E9684AB"/>
-  <w15:docId w15:val="{F45A21AD-9732-46F5-ABCD-E7D1241613BD}"/>
+  <w15:docId w15:val="{87B7D0C5-8AA6-4C6C-BD81-AF70E39E2175}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4223,268 +3867,268 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="-286"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="-286"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttol4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="0" w:line="0" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textindependent3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="900"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="5400"/>
         <w:tab w:val="left" w:pos="7740"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Llegenda">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:right="-286"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textindependent">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textindependent2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sagniadetextindependent">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
       </w:tabs>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:ind w:left="425" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textdeglobus1">
     <w:name w:val="Text de globus1"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textdeglobus">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enlla">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00831B34"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B03ED2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ca-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009A7582"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Taulaambquadrcula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Taulanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="001A7101"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1021510632">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -4785,61 +4429,72 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c4324c5d-3360-4aba-b64a-68fa33097a2b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="465e47be-2e80-431a-89e7-26a5b2fe6f69" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4324c5d-3360-4aba-b64a-68fa33097a2b" xmlns:ns3="465e47be-2e80-431a-89e7-26a5b2fe6f69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d398f7cc119eb26d66ac4d8867e2b3d6" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010062AEFB688DC51F409F5A6EC21EE2B2E4" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="a20b536113ed720dd2c273c584ac56a5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4324c5d-3360-4aba-b64a-68fa33097a2b" xmlns:ns3="465e47be-2e80-431a-89e7-26a5b2fe6f69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2856a6324339dc1479ffd50593b88723" ns2:_="" ns3:_="">
     <xsd:import namespace="c4324c5d-3360-4aba-b64a-68fa33097a2b"/>
     <xsd:import namespace="465e47be-2e80-431a-89e7-26a5b2fe6f69"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5048,139 +4703,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03BBDF01-6990-4065-8748-8E50FE5554F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c4324c5d-3360-4aba-b64a-68fa33097a2b"/>
+    <ds:schemaRef ds:uri="465e47be-2e80-431a-89e7-26a5b2fe6f69"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{667205A3-6490-4174-AF93-42FF6D6B382F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B376AFEE-C2DF-473D-9131-0FA6010E3600}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38722BF8-14FE-450D-9384-9F9997141CF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c4324c5d-3360-4aba-b64a-68fa33097a2b"/>
     <ds:schemaRef ds:uri="465e47be-2e80-431a-89e7-26a5b2fe6f69"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>152</Words>
-  <Characters>838</Characters>
+  <Words>128</Words>
+  <Characters>730</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autonoma de BCN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>989</CharactersWithSpaces>
+  <CharactersWithSpaces>857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Area d´Alumnes</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010062AEFB688DC51F409F5A6EC21EE2B2E4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>