--- v0 (2025-10-18)
+++ v1 (2026-08-20)
@@ -216,56 +216,62 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2639695" cy="621665"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51811372" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRDefault="002D23DC" w:rsidP="002D23DC"/>
-    <w:p w14:paraId="5FD3DB1F" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRDefault="002D23DC" w:rsidP="002D23DC">
+    <w:p w14:paraId="5FD3DB1F" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="002D23DC">
       <w:pPr>
         <w:pStyle w:val="Ttol4"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1C0E">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>FORMULARI PROVISIONAL DE MATRÍCULA DE MÀSTER OFICIAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E43729E" w14:textId="2523E1B8" w:rsidR="00641AEB" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D7A95A1" wp14:editId="2BE25CF7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>148590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>177165</wp:posOffset>
@@ -327,119 +333,160 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>FACULTAT DE BIOCIÈNCIES</w:t>
                             </w:r>
                             <w:r w:rsidR="002D23DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="002D23DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
-                              <w:t xml:space="preserve">Especialitat </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="002D23DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>Especialitat</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="002D23DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="002D23DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="002D23DC" w:rsidRPr="002D23DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>Biologia de la Reproducció</w:t>
+                              <w:t xml:space="preserve">Biologia de la </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="002D23DC" w:rsidRPr="002D23DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>Reproducció</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
-                          <w:p w14:paraId="08A817FF" w14:textId="102168F9" w:rsidR="00981023" w:rsidRDefault="00981023" w:rsidP="00981023">
+                          <w:p w14:paraId="08A817FF" w14:textId="7F277254" w:rsidR="00981023" w:rsidRDefault="00981023" w:rsidP="00981023">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00624B09">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t>MÀSTER CITOGENÈTICA I BIOLOGIA DE LA REPRODUCCIÓ-</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">           </w:t>
                             </w:r>
                             <w:r w:rsidR="002D23DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                    </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  PLA D’ESTUDIS: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00624B09">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t>1151</w:t>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003F1C0E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>653</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1571AB89" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                                                                         </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
@@ -482,119 +529,160 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>FACULTAT DE BIOCIÈNCIES</w:t>
                       </w:r>
                       <w:r w:rsidR="002D23DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="002D23DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
-                        <w:t xml:space="preserve">Especialitat </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="002D23DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>Especialitat</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="002D23DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="002D23DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="002D23DC" w:rsidRPr="002D23DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>Biologia de la Reproducció</w:t>
+                        <w:t xml:space="preserve">Biologia de la </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="002D23DC" w:rsidRPr="002D23DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>Reproducció</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w14:paraId="08A817FF" w14:textId="102168F9" w:rsidR="00981023" w:rsidRDefault="00981023" w:rsidP="00981023">
+                    <w:p w14:paraId="08A817FF" w14:textId="7F277254" w:rsidR="00981023" w:rsidRDefault="00981023" w:rsidP="00981023">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00624B09">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t>MÀSTER CITOGENÈTICA I BIOLOGIA DE LA REPRODUCCIÓ-</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">           </w:t>
                       </w:r>
                       <w:r w:rsidR="002D23DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                    </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  PLA D’ESTUDIS: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00624B09">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t>1151</w:t>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003F1C0E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="es-ES_tradnl"/>
+                        </w:rPr>
+                        <w:t>653</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1571AB89" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                                                                         </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -616,50 +704,58 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336DDC43" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Assenyaleu amb una “X”, les assignatures de les quals us matriculeu</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="41B1D40F" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRDefault="003F1C0E" w:rsidP="00641AEB">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1889"/>
         <w:gridCol w:w="6156"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00641AEB" w:rsidRPr="00624B09" w14:paraId="79128492" w14:textId="77777777" w:rsidTr="00AA66A9">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
@@ -1191,936 +1287,730 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F4EC167" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00D3295C" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AEB" w:rsidRPr="00624B09" w14:paraId="64287B60" w14:textId="77777777" w:rsidTr="00AA66A9">
+      <w:tr w:rsidR="003F1C0E" w:rsidRPr="00624B09" w14:paraId="73FB98D6" w14:textId="77777777" w:rsidTr="00AA66A9">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="286F3116" w14:textId="5071C6EF" w:rsidR="003F1C0E" w:rsidRPr="00D3295C" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
+            <w:pPr>
+              <w:pStyle w:val="Llegenda"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624B09">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="002E7FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>579</w:t>
+            </w:r>
+            <w:r w:rsidR="0086428D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBAEF89" w14:textId="7AFBE7AD" w:rsidR="003F1C0E" w:rsidRPr="00D3295C" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
+            <w:pPr>
+              <w:pStyle w:val="Llegenda"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624B09">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Metodologia de Recerca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A842CBE" w14:textId="2CF3D761" w:rsidR="003F1C0E" w:rsidRPr="00D3295C" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
+            <w:pPr>
+              <w:pStyle w:val="Llegenda"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624B09">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB543EB" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00D3295C" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
+            <w:pPr>
+              <w:pStyle w:val="Llegenda"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F1C0E" w:rsidRPr="00624B09" w14:paraId="64287B60" w14:textId="77777777" w:rsidTr="00AA66A9">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10313" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C42767" w14:textId="41EB705B" w:rsidR="00641AEB" w:rsidRPr="00F82FCF" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="34C42767" w14:textId="41EB705B" w:rsidR="003F1C0E" w:rsidRPr="00F82FCF" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82FCF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Obligatori d’Especialitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AEB" w:rsidRPr="00624B09" w14:paraId="730A0AAE" w14:textId="77777777" w:rsidTr="00AA66A9">
+      <w:tr w:rsidR="003F1C0E" w:rsidRPr="00624B09" w14:paraId="730A0AAE" w14:textId="77777777" w:rsidTr="00AA66A9">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="0011ED5E" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="0011ED5E" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Codi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACBDA4F" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="4ACBDA4F" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mòdul </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="0982D428" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="0982D428" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Crèdits ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
           </w:tcPr>
-          <w:p w14:paraId="7B11C045" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="7B11C045" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AEB" w:rsidRPr="00624B09" w14:paraId="23872AEB" w14:textId="77777777" w:rsidTr="00AA66A9">
+      <w:tr w:rsidR="003F1C0E" w:rsidRPr="00624B09" w14:paraId="23872AEB" w14:textId="77777777" w:rsidTr="00AA66A9">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6348998A" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00D3295C" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="6348998A" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00D3295C" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3295C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>42944</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7337255C" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="7337255C" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Desenvolupament, Totipotència i Diferenciació</w:t>
+              <w:t xml:space="preserve">Desenvolupament, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624B09">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Totipotència</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624B09">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i Diferenciació</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A13FA5" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="25A13FA5" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36137548" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="36137548" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AEB" w:rsidRPr="00624B09" w14:paraId="3C851EB0" w14:textId="77777777" w:rsidTr="00AA66A9">
+      <w:tr w:rsidR="003F1C0E" w:rsidRPr="00624B09" w14:paraId="3C851EB0" w14:textId="77777777" w:rsidTr="00AA66A9">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13863218" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00D3295C" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="13863218" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00D3295C" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3295C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>42949</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3C8974" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="1E3C8974" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Laboratori integrat de Biologia de la Reproducció</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1371EC9A" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="1371EC9A" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="148E9209" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="148E9209" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AEB" w:rsidRPr="00624B09" w14:paraId="1075BBA8" w14:textId="77777777" w:rsidTr="00AA66A9">
+      <w:tr w:rsidR="003F1C0E" w:rsidRPr="00624B09" w14:paraId="1075BBA8" w14:textId="77777777" w:rsidTr="0086428D">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F72159" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00D3295C" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="59F72159" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00D3295C" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3295C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>42946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C7443F" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="78C7443F" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tecnologia Associada a la Reproducció</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F921AD4" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="0F921AD4" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624B09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731BE6E4" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
-[...391 lines deleted...]
-          <w:p w14:paraId="6329A89F" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRPr="00624B09" w:rsidRDefault="00641AEB" w:rsidP="00AA66A9">
+          <w:p w14:paraId="731BE6E4" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRPr="00624B09" w:rsidRDefault="003F1C0E" w:rsidP="003F1C0E">
             <w:pPr>
               <w:pStyle w:val="Llegenda"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C0A6F62" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
+    <w:p w14:paraId="37DD8C83" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRDefault="003F1C0E" w:rsidP="00641AEB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0A6F62" w14:textId="5E212035" w:rsidR="00641AEB" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Qualsevol assignatura optativa del pla d’estudis pot ser susceptible de ser desprogramada en funció del</w:t>
+        <w:t xml:space="preserve">Qualsevol assignatura optativa del pla d’estudis pot ser susceptible de ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>desprogramada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en funció del</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275FDA92" w14:textId="77777777" w:rsidR="00641AEB" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nombre d’estudiants matriculats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2350CFF5" w14:textId="782B59D4" w:rsidR="00641AEB" w:rsidRPr="00C570A9" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
+    <w:p w14:paraId="2852D5F5" w14:textId="77777777" w:rsidR="003F1C0E" w:rsidRDefault="003F1C0E" w:rsidP="00641AEB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2350CFF5" w14:textId="49644FB6" w:rsidR="00641AEB" w:rsidRPr="00C570A9" w:rsidRDefault="00641AEB" w:rsidP="00641AEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C570A9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02CB14AA" wp14:editId="40C2848B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3469640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>153670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3111500" cy="1041400"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
@@ -2135,205 +2025,295 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3111500" cy="1041400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3A777F6C" w14:textId="4D323156" w:rsidR="00641AEB" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
+                          <w:p w14:paraId="3A777F6C" w14:textId="4D323156" w:rsidR="00641AEB" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="003F1C0E">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Nom i </w:t>
                             </w:r>
-                            <w:r w:rsidR="00641AEB">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
-                              <w:t>Signatura de l’alumne/a</w:t>
+                              <w:t>Signatura</w:t>
                             </w:r>
-                            <w:r w:rsidR="00D3295C">
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de l’</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t>alumne</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t>a</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D3295C" w:rsidRPr="003F1C0E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
-                          <w:p w14:paraId="4CD7F39A" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
+                          <w:p w14:paraId="4CD7F39A" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="60998F51" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
+                          <w:p w14:paraId="60998F51" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1089D621" w14:textId="057F5BF9" w:rsidR="002D23DC" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
+                          <w:p w14:paraId="1089D621" w14:textId="057F5BF9" w:rsidR="002D23DC" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="003F1C0E">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
-                              <w:t>DNI/Passaport</w:t>
+                              <w:t>DNI/</w:t>
                             </w:r>
-                            <w:r w:rsidR="00D3295C">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="003F1C0E">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
-                                <w:lang w:val="es-ES_tradnl"/>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t>Passaport</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00D3295C" w:rsidRPr="003F1C0E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="02CB14AA" id="Quadre de text 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:273.2pt;margin-top:12.1pt;width:245pt;height:82pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8NO39FwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkq014hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2l2exmmB0EUqUPy8Gh1NXSGHRV6DbbixSznTFkJtbb7in/9sn1x&#10;wZkPwtbCgFUVv1eeX62fP1v1rlRzaMHUChmBWF/2ruJtCK7MMi9b1Qk/A6csORvATgQycZ/VKHpC&#10;70w2z/NXWQ9YOwSpvKfbm9HJ1wm/aZQMn5rGq8BMxam2kHZM+y7u2Xolyj0K12o5lSH+oYpOaEtJ&#10;T1A3Igh2QP0bVKclgocmzCR0GTSNlir1QN0U+S/d3LXCqdQLkePdiSb//2Dlx+Od+4wsDG9goAGm&#10;Jry7BfnNMwubVti9ukaEvlWipsRFpCzrnS+np5FqX/oIsus/QE1DFocACWhosIusUJ+M0GkA9yfS&#10;1RCYpMuXRVEsc3JJ8hX5oliQEXOI8vG5Qx/eKehYPFQcaaoJXhxvfRhDH0NiNg9G11ttTDJwv9sY&#10;ZEdBCtimNaH/FGYs6yt+uZwvRwb+CpGn9SeITgeSstFdxS9OQaKMvL21dRJaENqMZ+rO2InIyN3I&#10;Yhh2A9P1xHLkdQf1PTGLMCqXfhodWsAfnPWk2or77weBijPz3tJ0LovFIso8GYvl6zkZeO7ZnXuE&#10;lQRV8cDZeNyE8WscHOp9S5lGPVi4pok2OnH9VNVUPikzTWv6RVH653aKevrr6wcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQCCvHMX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhs&#10;UOuQhhBCnAohgegOWgRbN54mEfY42G4a/h5nBbt5HN05U60no9mIzveWBFwvE2BIjVU9tQLed0+L&#10;ApgPkpTUllDAD3pY1+dnlSyVPdEbjtvQshhCvpQCuhCGknPfdGikX9oBKe4O1hkZYutarpw8xXCj&#10;eZokOTeyp3ihkwM+dth8bY9GQJG9jJ9+s3r9aPKDvgtXt+PztxPi8mJ6uAcWcAp/MMz6UR3q6LS3&#10;R1KeaQE3WZ5FVECapcBmIFnNk32siiIFXlf8/w/1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC8NO39FwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCCvHMX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3A777F6C" w14:textId="4D323156" w:rsidR="00641AEB" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
+                    <w:p w14:paraId="3A777F6C" w14:textId="4D323156" w:rsidR="00641AEB" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="003F1C0E">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Nom i </w:t>
                       </w:r>
-                      <w:r w:rsidR="00641AEB">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
-                        <w:t>Signatura de l’alumne/a</w:t>
+                        <w:t>Signatura</w:t>
                       </w:r>
-                      <w:r w:rsidR="00D3295C">
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> de l’</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t>alumne</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="00641AEB" w:rsidRPr="003F1C0E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t>a</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D3295C" w:rsidRPr="003F1C0E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
-                    <w:p w14:paraId="4CD7F39A" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
+                    <w:p w14:paraId="4CD7F39A" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="60998F51" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
+                    <w:p w14:paraId="60998F51" w14:textId="77777777" w:rsidR="002D23DC" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1089D621" w14:textId="057F5BF9" w:rsidR="002D23DC" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
+                    <w:p w14:paraId="1089D621" w14:textId="057F5BF9" w:rsidR="002D23DC" w:rsidRPr="003F1C0E" w:rsidRDefault="002D23DC" w:rsidP="00641AEB">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="003F1C0E">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
-                        <w:t>DNI/Passaport</w:t>
+                        <w:t>DNI/</w:t>
                       </w:r>
-                      <w:r w:rsidR="00D3295C">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="003F1C0E">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
-                          <w:lang w:val="es-ES_tradnl"/>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t>Passaport</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00D3295C" w:rsidRPr="003F1C0E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43E462B3" wp14:editId="14AF94EF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>238125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>154305</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2400300" cy="693420"/>
@@ -2577,51 +2557,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:21pt;height:11pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:21pt;height:10.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="166F522C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C145DCC"/>
     <w:lvl w:ilvl="0" w:tplc="E8D60EE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C762586" w:tentative="1">
@@ -3327,171 +3307,173 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="258802676">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1631935723">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="101146015">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="341127009">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1461413158">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485988"/>
     <w:rsid w:val="000342B4"/>
     <w:rsid w:val="00036AF4"/>
     <w:rsid w:val="0008720C"/>
     <w:rsid w:val="000945DA"/>
     <w:rsid w:val="000E067C"/>
     <w:rsid w:val="001254CF"/>
     <w:rsid w:val="00147FEC"/>
     <w:rsid w:val="00183D05"/>
     <w:rsid w:val="00214CA0"/>
     <w:rsid w:val="00227191"/>
     <w:rsid w:val="002353C8"/>
     <w:rsid w:val="00241999"/>
     <w:rsid w:val="00247FE6"/>
     <w:rsid w:val="00265E96"/>
     <w:rsid w:val="00266519"/>
     <w:rsid w:val="0027111A"/>
     <w:rsid w:val="0028021E"/>
     <w:rsid w:val="002A17DB"/>
     <w:rsid w:val="002B7209"/>
     <w:rsid w:val="002D23DC"/>
     <w:rsid w:val="002E197E"/>
+    <w:rsid w:val="002E7FD5"/>
     <w:rsid w:val="002F3FFE"/>
     <w:rsid w:val="00303441"/>
     <w:rsid w:val="003752D6"/>
     <w:rsid w:val="00393BBB"/>
     <w:rsid w:val="003977DA"/>
+    <w:rsid w:val="003F1C0E"/>
     <w:rsid w:val="004414A9"/>
     <w:rsid w:val="004646DC"/>
     <w:rsid w:val="00470355"/>
     <w:rsid w:val="00485988"/>
     <w:rsid w:val="004926E6"/>
     <w:rsid w:val="004A3525"/>
     <w:rsid w:val="004C385D"/>
     <w:rsid w:val="005149A5"/>
     <w:rsid w:val="0051601C"/>
     <w:rsid w:val="005270B8"/>
     <w:rsid w:val="00530E31"/>
     <w:rsid w:val="00565946"/>
     <w:rsid w:val="005B30AF"/>
     <w:rsid w:val="00624B09"/>
     <w:rsid w:val="00633738"/>
     <w:rsid w:val="00640F05"/>
     <w:rsid w:val="00641AEB"/>
     <w:rsid w:val="006B456B"/>
     <w:rsid w:val="006D6E72"/>
     <w:rsid w:val="006E6273"/>
     <w:rsid w:val="0073439E"/>
+    <w:rsid w:val="007E60DD"/>
     <w:rsid w:val="00831B34"/>
     <w:rsid w:val="0084590B"/>
+    <w:rsid w:val="0086428D"/>
     <w:rsid w:val="00880756"/>
     <w:rsid w:val="008B7DA5"/>
     <w:rsid w:val="008F7DC4"/>
     <w:rsid w:val="009032AE"/>
     <w:rsid w:val="00980E14"/>
     <w:rsid w:val="00981023"/>
     <w:rsid w:val="009C32AE"/>
     <w:rsid w:val="009E77E3"/>
     <w:rsid w:val="00B03ED2"/>
     <w:rsid w:val="00B06F93"/>
     <w:rsid w:val="00B1379B"/>
     <w:rsid w:val="00B247B7"/>
     <w:rsid w:val="00B3136D"/>
     <w:rsid w:val="00BE3170"/>
     <w:rsid w:val="00C01CF7"/>
     <w:rsid w:val="00C86EA5"/>
     <w:rsid w:val="00CC1567"/>
     <w:rsid w:val="00D3295C"/>
     <w:rsid w:val="00D47EB3"/>
     <w:rsid w:val="00D70D27"/>
     <w:rsid w:val="00D817DC"/>
-    <w:rsid w:val="00D92FB3"/>
     <w:rsid w:val="00DE56EB"/>
     <w:rsid w:val="00EB6483"/>
-    <w:rsid w:val="00ED6796"/>
     <w:rsid w:val="00F27DEC"/>
-    <w:rsid w:val="00F61789"/>
     <w:rsid w:val="00F82FCF"/>
     <w:rsid w:val="00F85305"/>
     <w:rsid w:val="00F95890"/>
     <w:rsid w:val="00FA4B6F"/>
     <w:rsid w:val="00FD3B35"/>
     <w:rsid w:val="00FE0C74"/>
     <w:rsid w:val="00FE3EEE"/>
     <w:rsid w:val="00FE6F99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E9684AB"/>
   <w15:docId w15:val="{F45A21AD-9732-46F5-ABCD-E7D1241613BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -4417,63 +4399,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4324c5d-3360-4aba-b64a-68fa33097a2b" xmlns:ns3="465e47be-2e80-431a-89e7-26a5b2fe6f69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d398f7cc119eb26d66ac4d8867e2b3d6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010062AEFB688DC51F409F5A6EC21EE2B2E4" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="a20b536113ed720dd2c273c584ac56a5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4324c5d-3360-4aba-b64a-68fa33097a2b" xmlns:ns3="465e47be-2e80-431a-89e7-26a5b2fe6f69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2856a6324339dc1479ffd50593b88723" ns2:_="" ns3:_="">
     <xsd:import namespace="c4324c5d-3360-4aba-b64a-68fa33097a2b"/>
     <xsd:import namespace="465e47be-2e80-431a-89e7-26a5b2fe6f69"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4682,134 +4653,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c4324c5d-3360-4aba-b64a-68fa33097a2b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="465e47be-2e80-431a-89e7-26a5b2fe6f69" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D82C23D5-DC4F-41DE-9979-4221E2A82C67}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE566B31-C91C-404C-91C5-A01015C0A8DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8A3BD4F-95D8-47D6-9426-80BF5E989DEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c4324c5d-3360-4aba-b64a-68fa33097a2b"/>
     <ds:schemaRef ds:uri="465e47be-2e80-431a-89e7-26a5b2fe6f69"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>140</Words>
-  <Characters>866</Characters>
+  <Words>131</Words>
+  <Characters>747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat Autonoma de BCN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1004</CharactersWithSpaces>
+  <CharactersWithSpaces>877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Area d´Alumnes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010062AEFB688DC51F409F5A6EC21EE2B2E4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>